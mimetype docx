--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARC FERMAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3926-2070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic modeling of summer expression of esca symptoms in tolerant and susceptible cultivars in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bénétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of two plant defense elicitors for the control of black rot and Botrytis bunch rot diseases on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on Grape Berries in Chile: Use of Registered Biofungicides and a New Chitosan-Based Fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Dibona-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schwantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.746. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9070746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High eugenol content of Armagnac hybrid variety Baco Blanc, an asset in combating &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungitoxic role of endogenous eugenol in the hybrid grapevine cultivar Baco blanc resistant to &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.159 - 175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction possible de l’apport de fongicides de synthèse grâce à l’utilisation de l’indice NDVI, indicateur précoce du risque de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1204, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application methods and modes of action of Pantoea agglomerans and Paenibacillus sp., to control the grapevine trunk disease-pathogen, Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of added oenological tannins on red wine quality to counteract &amp;lt;i&amp;gt;Botrytis&amp;lt;/i&amp;gt; infection in Merlot grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficacy and modes of action of two high-potential biocontrol &amp;lt;i&amp;gt;Bacillus&amp;lt;/i&amp;gt; strains and commercial biocontrol products against &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; in table grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pilar Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorino Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.228-243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigor thresholded NDVI is a key early risk indicator of Botrytis bunch rot in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins : new knowledge, applications and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos datos sobre las funcionalidades de los taninos enológicos. Principales resultados del grupo de trabajo de la OIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins to prevent Botrytis cinerea damage in grapes and musts: Kinetics and electrophoresis characterization of laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 316, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of water deficit and wood-inhabiting bacteria on pathogenicity of the grapevine trunk pathogen Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postharvest incidence of stem end rot in ‘Hayward’ kiwifruit is related to preharvest Botrytis cinerea colonization of floral parts and latent infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Riquelme-Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1315-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial antagonism toward Botrytis bunch rot of grapes in multiple field tests using one Bacillus ginsengihumi strain and formulated biological control products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévérine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of winegrape cultivars in Chile and France according to their susceptibility to Botrytis cinerea related to fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of P. oligandrum affected by its association with bacterial BCAs and rootstock effect in controlling grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-selection in laboratory tests of survival and competition before field screening of antagonistic bacterial strains against Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot control in South-West France vineyards using a novel bacterial biological control agent and two biocontrol registered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on the production of Botrytis cinerea conidia on different media, grape bunch trash, and mature berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action for biological control of Botrytis cinerea by antagonistic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (3), pp.13−34. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-18079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control the fungal pathogen Phaeomoniella chlamydospora involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.172-184. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-organ screening of efficient bacterial control agents against two major pathogens of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo screening of antagonistic bacterial strains from vineyards to control Botrytis cinerea in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1144, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1144.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux candidats et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 415, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam T. Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 12 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions affect Botrytis cinerea Infection of mature grape berries more than the strain or transposon genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (8), pp.1090-1096. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-14-0264-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal strain, temperature, and wetness duration on infection of grapevine inflorescences and young berry clusters by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (3), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-14-0152-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne (Botrytis cinerea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de l''Esca : résultats d'observations précises et régulières dans des parcelles très atteintes. Enseignements pour la recherche et la gestion de cette importante maladie de dépérissement de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (9), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptomatologie de l’esca. Les enseignements de 10 années d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1106 - Janvier 2014, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis bunch rot in Atlantic climate vineyards with Candida sake CPA-1 and its survival under limiting conditions of temperature and humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Viñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca de la vigne, ce que révèlent les symptômes si on les suit dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 674, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pourriture grise (Botrytis cinerea) sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1097, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca en France : progression et causes probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1098 (avril 2013), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : impact sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mars 2013, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne. Actualisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mars 2012 (1086), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of grey mould (Botrytis cinerea) impact on phenolic and sensory quality of Bordeaux grapes, musts and wines for two consecutive vintages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances sur la pourriture grise. Les methodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Meyrignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avril 2012, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into esca of grapevine : the development of foliar symptoms and their association with xylem discoloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0776-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence of grape berries following Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), p. 3835 - p. 3849. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161003782064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise du vignoble. Des indicateurs de risque en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie L'Hyvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1062, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner necrosis in grapevine rootstock mother plants in the Cognac area (Charentes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry skin features related to ontogenic resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.551-563. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting esca symptoms in the vineyard: results of a four-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muramendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PCR primers applied to characterize distribution of Botrytis cinerea populations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du risque de pourriture grise de la vigne : optimiser la protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1008, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saprotrophy and virulence in the population dynamics of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.692-700. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-95-0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between vacuma and transposa subpopulations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (5), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide dans le vignoble bordelais. II - Vection par les drosophiles des micro-organismes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 547, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide. I - Etiologie : recherche de causes de cette pourriture dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lonvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis et microclimat. Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between a phytopathogenic fungus (Botrytis cinerea) and a vineyard pest (Lobesia botrana). Positive effects on insect development and oviposition behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.665-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory and gustatory behaviour by larvae of Lobesia botrana in response to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an indirect method for leaf area index determination in the vineyard : combined effects of cultivar, year and training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (2), pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar susceptibility of grape berry clusters to larvae of Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (4), pp.974-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts de pourriture grise. En été, la pluie s'allie à l'eudémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 67, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an artificial infestation technique of grape with Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (6), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/89.6.1658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrips obscuratus as a potential vector of Botrytis cinerea in kiwifruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (3), pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudemis. Peut-on eviter de traiter en troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 187, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Thrips obscuratus on infection and contamination of kiwifruit by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (6), pp.953-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis : vers de nouvelles méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 186, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le botrytis et les kiwis. Biologie de Botrytis cinerea en verger d'actinidia et perspectives de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Morzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 454, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lobesia botrana larvae on field severity of botrytis rot of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76 (4), pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Botrytis cinerea to grapes by grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (12), pp.1393-1398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du botrytis : le role des larves d'eudemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologie de la pourriture grise au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADALIA Bulletin d'information technique Club Protection Raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 20, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees recentes sur le role de l'eudemis dans l'epidemiologie de la pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 431, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroviti Cahier Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pourriture grise c'est aussi lutter contre les tordeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 139, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Botrytis cinerea with grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79 (6), pp.651-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques elements nouveaux sur la quenouille du dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clinkspoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 99, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol as quality marker of wines and spirits from hybrid vines: impact of different winemaking and distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero’21 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight about the functionality of oenological tannins; Main results of the working group on oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot in vineyards: still a challenge for commercial biological control products and novel microbial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rosario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis multifactorial de la presión de enfermedades y el uso de pesticidas en viticultura: posibilidades de reducción en el sudoeste de Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congreso de la Sociedad Española de Fitopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toledo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of commercial tannins: anti-Botrytis effect, antioxidant capacity and organoleptic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evaluation indices of berry susceptibility to botrytis cinerea in Chile and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felipe Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection and Production in Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control two fungal pathogens, Phaeomoniella chlamydospora and Neofusicoccum parvum, involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International workshop on Grapevine Trunk diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology : Botrytis cinerea conida production and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to susceptibility to Botrytis cinerea in Chile and France : effects of fruit maturity and cluster compactness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos agentes de control biologico bacterianos para el control de Botrytis cinerea en el viñedo bordeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congreso sociedad Espanola fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progresión de la yesca en Francia: factores e hipótesis que pueden explicarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro Técnico de la Fundación para la Cultura del Vino "La búsqueda de la calidad en la uva"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la prévention contre Botrytis, indicateurs de risque au vignoble et perspectives des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esca en France : progression, causes probables et symptômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca development in France over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la Vigne : méthodes de lutte en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity at the fruit surface: a potentiel indicator of grape berry susceptibility to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie fongicide anti-botrytis après véraison et modélisation de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ontogenic resistance to Botrytis cinerea in grape berries and effect of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of defoliation on temperature and wetness of grapevine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection integrée contre la pourriture grise de la vigne basée sur la simulation du risque épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a statistical model for predicting grey mould epidemics (Botrytis cinerea) on grapevine based on weather data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices climatiques du risque de pourriture grise de la vigne en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international d'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de Botrytis : résultats en Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, répartition spatio-temporelle et phénotype des deux sous-populations de Botrytis cinerea (transposa, vacuma) dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de phytopathologie mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs prévisionnels du risque épidémique de pourriture grise en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la colonisation des grappes de raisin par Botrytis cinerea en fonction du microclimat - Etude en enceinte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire et biologique des souches de Botrytis cinerea issues du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association drosophiles-microorganismes dans les vignes du bordelais atteintes par la pourriture acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie de la pourriture acide de la vigne dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of different epidemiological stages of botrytis rot in the vineyard and role of the microclimate after veraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temperature of ripening grape berries-calibration in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the leaf area index of a vineyard with an indirect methodoloy : few example of LAI-2000 utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nuisibilité des tordeuses de la grappe et réflexion sur le seuil de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB Lutte Intégrée en Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Godollo, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'itinéraire cultural sur l'épidémiologie de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'installation précoce de la pourriture grise sur grappes de raisin immatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportment alimentaire de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Colloque Annuel SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité variétale de la vigne à l'eudémis : Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportement alimentaire et le développement de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis-Eudémis : une union à bénéfices réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des foyers primaires de Botrytis cinerea sur grappes, dûs à l'eudemis, dans l'épidémiologie de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between Botrytis cinerea and the grape berry moth (Lobesia botrana) : in vivo and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, cluster tightness and grape berry moth on the development of Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisme entre Botrytis cinerea et Lobesia botrana : effet bénéfique du champignon sur l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External contamination of kiwifruit by Botrytis cinerea : an important source of inoculum for fruit infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. New Zealand Plant Protection Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, nc, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de mesures indirectes de l'indice foliaire d'un vignoble avec l'analyseur de couverts végétaux &amp;quot;LAI 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Vairao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre de la fertilisation minerale et sensibilite a la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éviter le traitement de l'eudémis de la vigne en troisième génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum INRA-VITI 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'Eudemis et de la Cochylis comme facteur favorisant de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe de Travail OILB SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect transmission of Botrytis cinerea inoculum to kiwifruit (Actinidia deliciosa) flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du Botrytis cinerea sur baies de raisin au vignoble a partir de larves d'eudemis contaminees artificiellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB/ SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Conegliano, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the grape berry moths larvae in vectoring Botrytis cinerea conidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des conidies de Botrytis cinerea par les larves des tordeuses de la grappe (Eudemis et Cochylis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Grammont du SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations botrytis tordeuses. Quoi de neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum Viticulteurs/Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Neustadt an der Weinstrasse, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Bordeaux-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence de la vection des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Lisboa-Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of imaging devices and algorithms to quantify Black Rot symptoms in grapevine under semi-controlled conditions: detached leaves in laboratory and growing cuttings in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barna Keresztes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an experimental Bacillus velezensis strain as a biocontrol agent to control grapevine black rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of endogenous eugenol in the resistance to Botrytis cinerea of the hybrid grapevine cultivar Baco blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybride grape vine cv baco blanc, between tradition and modernism: focus endogenous eugenol as resistance factor to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: a new marker of hybrid vines? The case study of Baco blanc in Armagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, endogenous compound in the Baco blanc cultivar, may affect Botrytis cinerea development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Ipinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Eugenol in various matrixes from hybrids vines. Case study of Armagnac white spirits production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt in der Weinstraβe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOBOT : Evaluation de produits de biocontrôle contre la pourriture grise (B. cinerea) au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural products and biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial analysis of disease pressure and pesticide use in viticulture: reduction possibilities in South-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences (ICGWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SUDOE &amp;quot;VINOVERT&amp;quot; project: Potential of pesticide use reduction in three South-West European vineyards regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change may affect grapevine susceptibility to Botrytis Bunch Rot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. l'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection in Viticulture (Vol 154, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et influence des facteurs environnementaux et agronomiques sur la Pourriture grise de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARC FERMAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3926-2070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic modeling of summer expression of esca symptoms in tolerant and susceptible cultivars in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bénétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on Grape Berries in Chile: Use of Registered Biofungicides and a New Chitosan-Based Fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Dibona-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schwantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.746. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9070746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungitoxic role of endogenous eugenol in the hybrid grapevine cultivar Baco blanc resistant to &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.159 - 175. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High eugenol content of Armagnac hybrid variety Baco Blanc, an asset in combating &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of two plant defense elicitors for the control of black rot and Botrytis bunch rot diseases on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction possible de l’apport de fongicides de synthèse grâce à l’utilisation de l’indice NDVI, indicateur précoce du risque de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1204, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of added oenological tannins on red wine quality to counteract &amp;lt;i&amp;gt;Botrytis&amp;lt;/i&amp;gt; infection in Merlot grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application methods and modes of action of Pantoea agglomerans and Paenibacillus sp., to control the grapevine trunk disease-pathogen, Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficacy and modes of action of two high-potential biocontrol &amp;lt;i&amp;gt;Bacillus&amp;lt;/i&amp;gt; strains and commercial biocontrol products against &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; in table grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pilar Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorino Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.228-243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins to prevent Botrytis cinerea damage in grapes and musts: Kinetics and electrophoresis characterization of laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 316, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of water deficit and wood-inhabiting bacteria on pathogenicity of the grapevine trunk pathogen Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos datos sobre las funcionalidades de los taninos enológicos. Principales resultados del grupo de trabajo de la OIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins : new knowledge, applications and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigor thresholded NDVI is a key early risk indicator of Botrytis bunch rot in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postharvest incidence of stem end rot in ‘Hayward’ kiwifruit is related to preharvest Botrytis cinerea colonization of floral parts and latent infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Riquelme-Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1315-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial antagonism toward Botrytis bunch rot of grapes in multiple field tests using one Bacillus ginsengihumi strain and formulated biological control products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévérine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of P. oligandrum affected by its association with bacterial BCAs and rootstock effect in controlling grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of winegrape cultivars in Chile and France according to their susceptibility to Botrytis cinerea related to fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot control in South-West France vineyards using a novel bacterial biological control agent and two biocontrol registered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-selection in laboratory tests of survival and competition before field screening of antagonistic bacterial strains against Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on the production of Botrytis cinerea conidia on different media, grape bunch trash, and mature berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-organ screening of efficient bacterial control agents against two major pathogens of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control the fungal pathogen Phaeomoniella chlamydospora involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.172-184. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo screening of antagonistic bacterial strains from vineyards to control Botrytis cinerea in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1144, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1144.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action for biological control of Botrytis cinerea by antagonistic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (3), pp.13−34. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-18079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux candidats et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 415, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions affect Botrytis cinerea Infection of mature grape berries more than the strain or transposon genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (8), pp.1090-1096. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-14-0264-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam T. Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 12 p. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal strain, temperature, and wetness duration on infection of grapevine inflorescences and young berry clusters by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (3), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-14-0152-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne (Botrytis cinerea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de l''Esca : résultats d'observations précises et régulières dans des parcelles très atteintes. Enseignements pour la recherche et la gestion de cette importante maladie de dépérissement de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (9), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis bunch rot in Atlantic climate vineyards with Candida sake CPA-1 and its survival under limiting conditions of temperature and humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Viñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptomatologie de l’esca. Les enseignements de 10 années d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1106 - Janvier 2014, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca de la vigne, ce que révèlent les symptômes si on les suit dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 674, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca en France : progression et causes probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1098 (avril 2013), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pourriture grise (Botrytis cinerea) sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1097, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : impact sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mars 2013, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne. Actualisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mars 2012 (1086), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances sur la pourriture grise. Les methodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Meyrignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avril 2012, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of grey mould (Botrytis cinerea) impact on phenolic and sensory quality of Bordeaux grapes, musts and wines for two consecutive vintages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into esca of grapevine : the development of foliar symptoms and their association with xylem discoloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0776-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence of grape berries following Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), p. 3835 - p. 3849. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161003782064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise du vignoble. Des indicateurs de risque en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie L'Hyvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1062, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner necrosis in grapevine rootstock mother plants in the Cognac area (Charentes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry skin features related to ontogenic resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.551-563. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting esca symptoms in the vineyard: results of a four-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muramendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PCR primers applied to characterize distribution of Botrytis cinerea populations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saprotrophy and virulence in the population dynamics of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.692-700. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-95-0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du risque de pourriture grise de la vigne : optimiser la protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1008, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between vacuma and transposa subpopulations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (5), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide dans le vignoble bordelais. II - Vection par les drosophiles des micro-organismes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 547, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis et microclimat. Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide. I - Etiologie : recherche de causes de cette pourriture dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lonvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between a phytopathogenic fungus (Botrytis cinerea) and a vineyard pest (Lobesia botrana). Positive effects on insect development and oviposition behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.665-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory and gustatory behaviour by larvae of Lobesia botrana in response to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an indirect method for leaf area index determination in the vineyard : combined effects of cultivar, year and training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (2), pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar susceptibility of grape berry clusters to larvae of Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (4), pp.974-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts de pourriture grise. En été, la pluie s'allie à l'eudémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 67, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an artificial infestation technique of grape with Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (6), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/89.6.1658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrips obscuratus as a potential vector of Botrytis cinerea in kiwifruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (3), pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudemis. Peut-on eviter de traiter en troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 187, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Thrips obscuratus on infection and contamination of kiwifruit by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (6), pp.953-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis : vers de nouvelles méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 186, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le botrytis et les kiwis. Biologie de Botrytis cinerea en verger d'actinidia et perspectives de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Morzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 454, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lobesia botrana larvae on field severity of botrytis rot of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76 (4), pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Botrytis cinerea to grapes by grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (12), pp.1393-1398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du botrytis : le role des larves d'eudemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologie de la pourriture grise au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADALIA Bulletin d'information technique Club Protection Raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 20, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees recentes sur le role de l'eudemis dans l'epidemiologie de la pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 431, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroviti Cahier Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pourriture grise c'est aussi lutter contre les tordeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 139, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Botrytis cinerea with grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79 (6), pp.651-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques elements nouveaux sur la quenouille du dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clinkspoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 99, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol as quality marker of wines and spirits from hybrid vines: impact of different winemaking and distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero’21 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight about the functionality of oenological tannins; Main results of the working group on oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis multifactorial de la presión de enfermedades y el uso de pesticidas en viticultura: posibilidades de reducción en el sudoeste de Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congreso de la Sociedad Española de Fitopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toledo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot in vineyards: still a challenge for commercial biological control products and novel microbial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rosario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of commercial tannins: anti-Botrytis effect, antioxidant capacity and organoleptic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evaluation indices of berry susceptibility to botrytis cinerea in Chile and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felipe Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection and Production in Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control two fungal pathogens, Phaeomoniella chlamydospora and Neofusicoccum parvum, involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International workshop on Grapevine Trunk diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology : Botrytis cinerea conida production and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to susceptibility to Botrytis cinerea in Chile and France : effects of fruit maturity and cluster compactness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos agentes de control biologico bacterianos para el control de Botrytis cinerea en el viñedo bordeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congreso sociedad Espanola fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la prévention contre Botrytis, indicateurs de risque au vignoble et perspectives des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progresión de la yesca en Francia: factores e hipótesis que pueden explicarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro Técnico de la Fundación para la Cultura del Vino "La búsqueda de la calidad en la uva"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esca en France : progression, causes probables et symptômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca development in France over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la Vigne : méthodes de lutte en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity at the fruit surface: a potentiel indicator of grape berry susceptibility to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie fongicide anti-botrytis après véraison et modélisation de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ontogenic resistance to Botrytis cinerea in grape berries and effect of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of defoliation on temperature and wetness of grapevine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection integrée contre la pourriture grise de la vigne basée sur la simulation du risque épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a statistical model for predicting grey mould epidemics (Botrytis cinerea) on grapevine based on weather data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices climatiques du risque de pourriture grise de la vigne en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international d'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de Botrytis : résultats en Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, répartition spatio-temporelle et phénotype des deux sous-populations de Botrytis cinerea (transposa, vacuma) dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de phytopathologie mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs prévisionnels du risque épidémique de pourriture grise en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la colonisation des grappes de raisin par Botrytis cinerea en fonction du microclimat - Etude en enceinte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire et biologique des souches de Botrytis cinerea issues du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association drosophiles-microorganismes dans les vignes du bordelais atteintes par la pourriture acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie de la pourriture acide de la vigne dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of different epidemiological stages of botrytis rot in the vineyard and role of the microclimate after veraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temperature of ripening grape berries-calibration in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the leaf area index of a vineyard with an indirect methodoloy : few example of LAI-2000 utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nuisibilité des tordeuses de la grappe et réflexion sur le seuil de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB Lutte Intégrée en Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Godollo, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'itinéraire cultural sur l'épidémiologie de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité variétale de la vigne à l'eudémis : Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportment alimentaire de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Colloque Annuel SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'installation précoce de la pourriture grise sur grappes de raisin immatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportement alimentaire et le développement de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis-Eudémis : une union à bénéfices réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between Botrytis cinerea and the grape berry moth (Lobesia botrana) : in vivo and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des foyers primaires de Botrytis cinerea sur grappes, dûs à l'eudemis, dans l'épidémiologie de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, cluster tightness and grape berry moth on the development of Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisme entre Botrytis cinerea et Lobesia botrana : effet bénéfique du champignon sur l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External contamination of kiwifruit by Botrytis cinerea : an important source of inoculum for fruit infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. New Zealand Plant Protection Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, nc, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de mesures indirectes de l'indice foliaire d'un vignoble avec l'analyseur de couverts végétaux &amp;quot;LAI 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Vairao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre de la fertilisation minerale et sensibilite a la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éviter le traitement de l'eudémis de la vigne en troisième génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum INRA-VITI 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'Eudemis et de la Cochylis comme facteur favorisant de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe de Travail OILB SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect transmission of Botrytis cinerea inoculum to kiwifruit (Actinidia deliciosa) flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du Botrytis cinerea sur baies de raisin au vignoble a partir de larves d'eudemis contaminees artificiellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB/ SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Conegliano, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the grape berry moths larvae in vectoring Botrytis cinerea conidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des conidies de Botrytis cinerea par les larves des tordeuses de la grappe (Eudemis et Cochylis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Grammont du SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations botrytis tordeuses. Quoi de neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum Viticulteurs/Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Neustadt an der Weinstrasse, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Bordeaux-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence de la vection des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Lisboa-Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of imaging devices and algorithms to quantify Black Rot symptoms in grapevine under semi-controlled conditions: detached leaves in laboratory and growing cuttings in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barna Keresztes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an experimental Bacillus velezensis strain as a biocontrol agent to control grapevine black rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of endogenous eugenol in the resistance to Botrytis cinerea of the hybrid grapevine cultivar Baco blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybride grape vine cv baco blanc, between tradition and modernism: focus endogenous eugenol as resistance factor to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, endogenous compound in the Baco blanc cultivar, may affect Botrytis cinerea development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: a new marker of hybrid vines? The case study of Baco blanc in Armagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Ipinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Eugenol in various matrixes from hybrids vines. Case study of Armagnac white spirits production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt in der Weinstraβe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOBOT : Evaluation de produits de biocontrôle contre la pourriture grise (B. cinerea) au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural products and biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial analysis of disease pressure and pesticide use in viticulture: reduction possibilities in South-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences (ICGWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SUDOE &amp;quot;VINOVERT&amp;quot; project: Potential of pesticide use reduction in three South-West European vineyards regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change may affect grapevine susceptibility to Botrytis Bunch Rot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. l'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection in Viticulture (Vol 154, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et influence des facteurs environnementaux et agronomiques sur la Pourriture grise de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37C8A4E0"/>
+    <w:nsid w:val="B10D5BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-fermaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3926-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;n&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Diarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera-D&#233;faz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuentealba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Dibona-Villanueva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwantes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9070746" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera D&#233;faz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vignault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pascual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.4623" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilar Gracia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Venturini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorino Novello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4688" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneris Mirabal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2954" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Canals" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11990" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Riquelme-Toledo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1315-RE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Garrido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2361" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#328;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12315" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.01.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo Garrido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cestaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ciliberti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Languasco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12217" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XR5Z8G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1144.12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ciliberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-14-0264-R" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Languasco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-14-0152-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argi&#241;e Muruamendiaraz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muruamendiaraz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Garrido" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.05.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WJXPJDX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635078v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00191.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1BMCPVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyrignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Elia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0776-RE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161003782064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux- Belleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Hyvernay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mayet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doneche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9503-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK0QFHT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muramendiaraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dubos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0692" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lonvaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696359v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00339.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MLPSK9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tandonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fermaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689723v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehrich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St&#246;ckel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/89.6.1658" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gaunt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Speich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.G. Elmer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morzi&#232;res" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafaurie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Menn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708434v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721884v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722646v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clinkspoor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139962v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand-Marion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736605v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gombau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191202005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Teixid&#243;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Usall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosario Torres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363933v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad de Herralde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoan Elorduy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bartra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364011v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felipe Laurie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735706v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Rana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364673v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740987v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747306v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Druelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822310v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deytieux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Veyssiere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758636v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mimiague" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760140v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767654v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770400v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jailloux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765794v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767117v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771380v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Soyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767909v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768793v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couranjou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765914v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840605v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836915v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764642v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774191v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772942v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775866v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776067v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778420v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.F. Rose" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847564v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777769v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772784v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385407v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Deshayes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139990v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139967v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139964v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140011v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139977v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Farel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Revel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140012v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Ipinza" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140008v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742678v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. l'Hote" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364361v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-fermaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3926-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;n&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Diarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera-D&#233;faz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuentealba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Dibona-Villanueva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwantes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9070746" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera D&#233;faz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vignault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.4623" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pascual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilar Gracia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Venturini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorino Novello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4688" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Canals" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11990" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneris Mirabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Riquelme-Toledo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1315-RE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Garrido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#328;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo Garrido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cestaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ciliberti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Languasco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12217" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XR5Z8G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2015.09.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.07.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1144.12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18079" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ciliberti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-14-0264-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Languasco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-14-0152-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argi&#241;e Muruamendiaraz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631690v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Garrido" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.05.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WJXPJDX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muruamendiaraz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635078v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyrignac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Elia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00191.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1BMCPVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0776-RE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161003782064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux- Belleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Hyvernay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mayet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doneche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9503-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK0QFHT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muramendiaraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dubos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0692" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672778v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lonvaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696359v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00339.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MLPSK9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tandonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fermaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689723v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehrich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St&#246;ckel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/89.6.1658" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gaunt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Speich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.G. Elmer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morzi&#232;res" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafaurie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Menn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708434v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721884v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722646v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clinkspoor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand-Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736605v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gombau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191202005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad de Herralde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoan Elorduy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bartra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Teixid&#243;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Usall" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosario Torres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364011v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felipe Laurie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735706v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Rana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364673v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749248v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Druelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822310v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deytieux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Veyssiere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758636v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mimiague" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760140v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767654v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770400v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jailloux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765794v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767117v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771380v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Soyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768793v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couranjou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765914v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836915v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764642v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774191v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772942v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775866v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776067v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778420v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.F. Rose" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847564v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777769v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772784v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385407v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Deshayes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139990v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139967v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139964v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139977v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Farel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Revel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140011v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140012v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Ipinza" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140008v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742678v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. l'Hote" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364361v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>