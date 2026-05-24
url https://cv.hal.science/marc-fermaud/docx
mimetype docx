--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARC FERMAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3926-2070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic modeling of summer expression of esca symptoms in tolerant and susceptible cultivars in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bénétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on Grape Berries in Chile: Use of Registered Biofungicides and a New Chitosan-Based Fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Dibona-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schwantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.746. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9070746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungitoxic role of endogenous eugenol in the hybrid grapevine cultivar Baco blanc resistant to &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.159 - 175. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High eugenol content of Armagnac hybrid variety Baco Blanc, an asset in combating &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of two plant defense elicitors for the control of black rot and Botrytis bunch rot diseases on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction possible de l’apport de fongicides de synthèse grâce à l’utilisation de l’indice NDVI, indicateur précoce du risque de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1204, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of added oenological tannins on red wine quality to counteract &amp;lt;i&amp;gt;Botrytis&amp;lt;/i&amp;gt; infection in Merlot grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application methods and modes of action of Pantoea agglomerans and Paenibacillus sp., to control the grapevine trunk disease-pathogen, Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficacy and modes of action of two high-potential biocontrol &amp;lt;i&amp;gt;Bacillus&amp;lt;/i&amp;gt; strains and commercial biocontrol products against &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; in table grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pilar Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorino Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.228-243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins to prevent Botrytis cinerea damage in grapes and musts: Kinetics and electrophoresis characterization of laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 316, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of water deficit and wood-inhabiting bacteria on pathogenicity of the grapevine trunk pathogen Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos datos sobre las funcionalidades de los taninos enológicos. Principales resultados del grupo de trabajo de la OIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins : new knowledge, applications and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigor thresholded NDVI is a key early risk indicator of Botrytis bunch rot in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postharvest incidence of stem end rot in ‘Hayward’ kiwifruit is related to preharvest Botrytis cinerea colonization of floral parts and latent infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Riquelme-Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1315-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial antagonism toward Botrytis bunch rot of grapes in multiple field tests using one Bacillus ginsengihumi strain and formulated biological control products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévérine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of P. oligandrum affected by its association with bacterial BCAs and rootstock effect in controlling grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of winegrape cultivars in Chile and France according to their susceptibility to Botrytis cinerea related to fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot control in South-West France vineyards using a novel bacterial biological control agent and two biocontrol registered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-selection in laboratory tests of survival and competition before field screening of antagonistic bacterial strains against Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on the production of Botrytis cinerea conidia on different media, grape bunch trash, and mature berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-organ screening of efficient bacterial control agents against two major pathogens of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control the fungal pathogen Phaeomoniella chlamydospora involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.172-184. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo screening of antagonistic bacterial strains from vineyards to control Botrytis cinerea in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1144, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1144.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action for biological control of Botrytis cinerea by antagonistic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (3), pp.13−34. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-18079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux candidats et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 415, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions affect Botrytis cinerea Infection of mature grape berries more than the strain or transposon genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (8), pp.1090-1096. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-14-0264-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam T. Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 12 p. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal strain, temperature, and wetness duration on infection of grapevine inflorescences and young berry clusters by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (3), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-14-0152-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne (Botrytis cinerea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de l''Esca : résultats d'observations précises et régulières dans des parcelles très atteintes. Enseignements pour la recherche et la gestion de cette importante maladie de dépérissement de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (9), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis bunch rot in Atlantic climate vineyards with Candida sake CPA-1 and its survival under limiting conditions of temperature and humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Viñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptomatologie de l’esca. Les enseignements de 10 années d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1106 - Janvier 2014, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca de la vigne, ce que révèlent les symptômes si on les suit dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 674, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca en France : progression et causes probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1098 (avril 2013), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pourriture grise (Botrytis cinerea) sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1097, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : impact sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mars 2013, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne. Actualisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mars 2012 (1086), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances sur la pourriture grise. Les methodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Meyrignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avril 2012, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of grey mould (Botrytis cinerea) impact on phenolic and sensory quality of Bordeaux grapes, musts and wines for two consecutive vintages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into esca of grapevine : the development of foliar symptoms and their association with xylem discoloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0776-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence of grape berries following Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), p. 3835 - p. 3849. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161003782064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise du vignoble. Des indicateurs de risque en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie L'Hyvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1062, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner necrosis in grapevine rootstock mother plants in the Cognac area (Charentes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry skin features related to ontogenic resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.551-563. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting esca symptoms in the vineyard: results of a four-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muramendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PCR primers applied to characterize distribution of Botrytis cinerea populations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saprotrophy and virulence in the population dynamics of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.692-700. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-95-0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du risque de pourriture grise de la vigne : optimiser la protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1008, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between vacuma and transposa subpopulations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (5), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide dans le vignoble bordelais. II - Vection par les drosophiles des micro-organismes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 547, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis et microclimat. Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide. I - Etiologie : recherche de causes de cette pourriture dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lonvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between a phytopathogenic fungus (Botrytis cinerea) and a vineyard pest (Lobesia botrana). Positive effects on insect development and oviposition behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.665-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory and gustatory behaviour by larvae of Lobesia botrana in response to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an indirect method for leaf area index determination in the vineyard : combined effects of cultivar, year and training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (2), pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar susceptibility of grape berry clusters to larvae of Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (4), pp.974-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts de pourriture grise. En été, la pluie s'allie à l'eudémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 67, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an artificial infestation technique of grape with Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (6), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/89.6.1658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrips obscuratus as a potential vector of Botrytis cinerea in kiwifruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (3), pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudemis. Peut-on eviter de traiter en troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 187, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Thrips obscuratus on infection and contamination of kiwifruit by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (6), pp.953-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis : vers de nouvelles méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 186, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le botrytis et les kiwis. Biologie de Botrytis cinerea en verger d'actinidia et perspectives de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Morzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 454, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lobesia botrana larvae on field severity of botrytis rot of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76 (4), pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Botrytis cinerea to grapes by grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (12), pp.1393-1398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du botrytis : le role des larves d'eudemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologie de la pourriture grise au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADALIA Bulletin d'information technique Club Protection Raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 20, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees recentes sur le role de l'eudemis dans l'epidemiologie de la pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 431, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroviti Cahier Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pourriture grise c'est aussi lutter contre les tordeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 139, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Botrytis cinerea with grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79 (6), pp.651-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques elements nouveaux sur la quenouille du dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clinkspoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 99, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol as quality marker of wines and spirits from hybrid vines: impact of different winemaking and distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero’21 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight about the functionality of oenological tannins; Main results of the working group on oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis multifactorial de la presión de enfermedades y el uso de pesticidas en viticultura: posibilidades de reducción en el sudoeste de Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congreso de la Sociedad Española de Fitopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toledo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot in vineyards: still a challenge for commercial biological control products and novel microbial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rosario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of commercial tannins: anti-Botrytis effect, antioxidant capacity and organoleptic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evaluation indices of berry susceptibility to botrytis cinerea in Chile and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felipe Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection and Production in Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control two fungal pathogens, Phaeomoniella chlamydospora and Neofusicoccum parvum, involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International workshop on Grapevine Trunk diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology : Botrytis cinerea conida production and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to susceptibility to Botrytis cinerea in Chile and France : effects of fruit maturity and cluster compactness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos agentes de control biologico bacterianos para el control de Botrytis cinerea en el viñedo bordeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congreso sociedad Espanola fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la prévention contre Botrytis, indicateurs de risque au vignoble et perspectives des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progresión de la yesca en Francia: factores e hipótesis que pueden explicarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro Técnico de la Fundación para la Cultura del Vino "La búsqueda de la calidad en la uva"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esca en France : progression, causes probables et symptômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca development in France over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la Vigne : méthodes de lutte en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity at the fruit surface: a potentiel indicator of grape berry susceptibility to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie fongicide anti-botrytis après véraison et modélisation de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ontogenic resistance to Botrytis cinerea in grape berries and effect of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of defoliation on temperature and wetness of grapevine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection integrée contre la pourriture grise de la vigne basée sur la simulation du risque épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a statistical model for predicting grey mould epidemics (Botrytis cinerea) on grapevine based on weather data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices climatiques du risque de pourriture grise de la vigne en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international d'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de Botrytis : résultats en Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, répartition spatio-temporelle et phénotype des deux sous-populations de Botrytis cinerea (transposa, vacuma) dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de phytopathologie mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs prévisionnels du risque épidémique de pourriture grise en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la colonisation des grappes de raisin par Botrytis cinerea en fonction du microclimat - Etude en enceinte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire et biologique des souches de Botrytis cinerea issues du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association drosophiles-microorganismes dans les vignes du bordelais atteintes par la pourriture acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie de la pourriture acide de la vigne dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of different epidemiological stages of botrytis rot in the vineyard and role of the microclimate after veraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temperature of ripening grape berries-calibration in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the leaf area index of a vineyard with an indirect methodoloy : few example of LAI-2000 utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nuisibilité des tordeuses de la grappe et réflexion sur le seuil de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB Lutte Intégrée en Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Godollo, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'itinéraire cultural sur l'épidémiologie de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité variétale de la vigne à l'eudémis : Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportment alimentaire de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Colloque Annuel SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'installation précoce de la pourriture grise sur grappes de raisin immatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportement alimentaire et le développement de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis-Eudémis : une union à bénéfices réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between Botrytis cinerea and the grape berry moth (Lobesia botrana) : in vivo and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des foyers primaires de Botrytis cinerea sur grappes, dûs à l'eudemis, dans l'épidémiologie de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, cluster tightness and grape berry moth on the development of Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisme entre Botrytis cinerea et Lobesia botrana : effet bénéfique du champignon sur l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External contamination of kiwifruit by Botrytis cinerea : an important source of inoculum for fruit infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. New Zealand Plant Protection Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, nc, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de mesures indirectes de l'indice foliaire d'un vignoble avec l'analyseur de couverts végétaux &amp;quot;LAI 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Vairao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre de la fertilisation minerale et sensibilite a la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éviter le traitement de l'eudémis de la vigne en troisième génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum INRA-VITI 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'Eudemis et de la Cochylis comme facteur favorisant de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe de Travail OILB SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect transmission of Botrytis cinerea inoculum to kiwifruit (Actinidia deliciosa) flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du Botrytis cinerea sur baies de raisin au vignoble a partir de larves d'eudemis contaminees artificiellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB/ SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Conegliano, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the grape berry moths larvae in vectoring Botrytis cinerea conidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des conidies de Botrytis cinerea par les larves des tordeuses de la grappe (Eudemis et Cochylis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Grammont du SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations botrytis tordeuses. Quoi de neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum Viticulteurs/Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Neustadt an der Weinstrasse, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Bordeaux-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence de la vection des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Lisboa-Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of imaging devices and algorithms to quantify Black Rot symptoms in grapevine under semi-controlled conditions: detached leaves in laboratory and growing cuttings in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barna Keresztes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an experimental Bacillus velezensis strain as a biocontrol agent to control grapevine black rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of endogenous eugenol in the resistance to Botrytis cinerea of the hybrid grapevine cultivar Baco blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybride grape vine cv baco blanc, between tradition and modernism: focus endogenous eugenol as resistance factor to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, endogenous compound in the Baco blanc cultivar, may affect Botrytis cinerea development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: a new marker of hybrid vines? The case study of Baco blanc in Armagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Ipinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Eugenol in various matrixes from hybrids vines. Case study of Armagnac white spirits production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt in der Weinstraβe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOBOT : Evaluation de produits de biocontrôle contre la pourriture grise (B. cinerea) au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural products and biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial analysis of disease pressure and pesticide use in viticulture: reduction possibilities in South-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences (ICGWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SUDOE &amp;quot;VINOVERT&amp;quot; project: Potential of pesticide use reduction in three South-West European vineyards regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change may affect grapevine susceptibility to Botrytis Bunch Rot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. l'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection in Viticulture (Vol 154, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et influence des facteurs environnementaux et agronomiques sur la Pourriture grise de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARC FERMAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3926-2070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure of the nature of glycosylated varietal precursors of eugenol from the hybrid, tolerant grapevine variety Baco blanc: Methodology and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142632. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-Spectrum Efficacy and Modes of Action of Two Bacillus Strains against Grapevine Black Rot and Downy Mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pébarthé-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof10070471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic modeling of summer expression of esca symptoms in tolerant and susceptible cultivars in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bénétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High eugenol content of Armagnac hybrid variety Baco Blanc, an asset in combating &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungitoxic role of endogenous eugenol in the hybrid grapevine cultivar Baco blanc resistant to &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.159 - 175. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of Botrytis cinerea on Grape Berries in Chile: Use of Registered Biofungicides and a New Chitosan-Based Fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Dibona-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schwantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.746. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9070746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of two plant defense elicitors for the control of black rot and Botrytis bunch rot diseases on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction possible de l’apport de fongicides de synthèse grâce à l’utilisation de l’indice NDVI, indicateur précoce du risque de pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1204, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of added oenological tannins on red wine quality to counteract &amp;lt;i&amp;gt;Botrytis&amp;lt;/i&amp;gt; infection in Merlot grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.4623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application methods and modes of action of Pantoea agglomerans and Paenibacillus sp., to control the grapevine trunk disease-pathogen, Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficacy and modes of action of two high-potential biocontrol &amp;lt;i&amp;gt;Bacillus&amp;lt;/i&amp;gt; strains and commercial biocontrol products against &amp;lt;i&amp;gt;Botrytis cinerea&amp;lt;/i&amp;gt; in table grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pilar Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorino Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.228-243. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins to prevent Botrytis cinerea damage in grapes and musts: Kinetics and electrophoresis characterization of laccase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 316, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of water deficit and wood-inhabiting bacteria on pathogenicity of the grapevine trunk pathogen Neofusicoccum parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos datos sobre las funcionalidades de los taninos enológicos. Principales resultados del grupo de trabajo de la OIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigor thresholded NDVI is a key early risk indicator of Botrytis bunch rot in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.2.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenological tannins : new knowledge, applications and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postharvest incidence of stem end rot in ‘Hayward’ kiwifruit is related to preharvest Botrytis cinerea colonization of floral parts and latent infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Riquelme-Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Zoffoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1315-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enological tannins on laccase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial antagonism toward Botrytis bunch rot of grapes in multiple field tests using one Bacillus ginsengihumi strain and formulated biological control products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévérine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of P. oligandrum affected by its association with bacterial BCAs and rootstock effect in controlling grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gerbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of winegrape cultivars in Chile and France according to their susceptibility to Botrytis cinerea related to fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-selection in laboratory tests of survival and competition before field screening of antagonistic bacterial strains against Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot control in South-West France vineyards using a novel bacterial biological control agent and two biocontrol registered products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo screening of antagonistic bacterial strains from vineyards to control Botrytis cinerea in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1144, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1144.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-organ screening of efficient bacterial control agents against two major pathogens of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control the fungal pathogen Phaeomoniella chlamydospora involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.172-184. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action for biological control of Botrytis cinerea by antagonistic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (3), pp.13−34. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-18079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux candidats et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 415, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on the production of Botrytis cinerea conidia on different media, grape bunch trash, and mature berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria in a wood fungal disease: characterization of bacterial communities in wood tissues of esca-foliar symptomatic and asymptomatic grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam T. Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 12 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions affect Botrytis cinerea Infection of mature grape berries more than the strain or transposon genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (8), pp.1090-1096. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-14-0264-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal strain, temperature, and wetness duration on infection of grapevine inflorescences and young berry clusters by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Languasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (3), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-14-0152-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne (Botrytis cinerea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Botrytis bunch rot in Atlantic climate vineyards with Candida sake CPA-1 and its survival under limiting conditions of temperature and humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Viñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symptomatologie de l’esca. Les enseignements de 10 années d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1106 - Janvier 2014, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca de la vigne, ce que révèlent les symptômes si on les suit dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 674, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de l''Esca : résultats d'observations précises et régulières dans des parcelles très atteintes. Enseignements pour la recherche et la gestion de cette importante maladie de dépérissement de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiñe Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (9), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca en France : progression et causes probables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1098 (avril 2013), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pourriture grise (Botrytis cinerea) sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1097, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : impact sur la composition phénolique et la qualité sensorielle de raisins, de moûts et de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mars 2013, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne. Actualisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mars 2012 (1086), pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances sur la pourriture grise. Les methodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Meyrignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avril 2012, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of grey mould (Botrytis cinerea) impact on phenolic and sensory quality of Bordeaux grapes, musts and wines for two consecutive vintages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into esca of grapevine : the development of foliar symptoms and their association with xylem discoloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Comont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muruamendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0776-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence of grape berries following Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), p. 3835 - p. 3849. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161003782064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise du vignoble. Des indicateurs de risque en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie L'Hyvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1062, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry skin features related to ontogenic resistance to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.551-563. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9503-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner necrosis in grapevine rootstock mother plants in the Cognac area (Charentes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting esca symptoms in the vineyard: results of a four-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muramendiaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PCR primers applied to characterize distribution of Botrytis cinerea populations in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saprotrophy and virulence in the population dynamics of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (6), pp.692-700. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-95-0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du risque de pourriture grise de la vigne : optimiser la protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1008, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between vacuma and transposa subpopulations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (5), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide dans le vignoble bordelais. II - Vection par les drosophiles des micro-organismes pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 547, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis et microclimat. Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pourriture acide. I - Etiologie : recherche de causes de cette pourriture dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lonvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 543, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory and gustatory behaviour by larvae of Lobesia botrana in response to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1570-7458.1998.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar susceptibility of grape berry clusters to larvae of Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (4), pp.974-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an indirect method for leaf area index determination in the vineyard : combined effects of cultivar, year and training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (2), pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between a phytopathogenic fungus (Botrytis cinerea) and a vineyard pest (Lobesia botrana). Positive effects on insect development and oviposition behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.665-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts de pourriture grise. En été, la pluie s'allie à l'eudémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 67, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an artificial infestation technique of grape with Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roehrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 89 (6), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/89.6.1658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thrips obscuratus as a potential vector of Botrytis cinerea in kiwifruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (3), pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudemis. Peut-on eviter de traiter en troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 187, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Thrips obscuratus on infection and contamination of kiwifruit by Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (6), pp.953-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis : vers de nouvelles méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 186, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.687-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le botrytis et les kiwis. Biologie de Botrytis cinerea en verger d'actinidia et perspectives de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Morzières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 454, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lobesia botrana larvae on field severity of botrytis rot of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76 (4), pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of Botrytis cinerea to grapes by grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (12), pp.1393-1398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologie de la pourriture grise au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADALIA Bulletin d'information technique Club Protection Raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 20, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees recentes sur le role de l'eudemis dans l'epidemiologie de la pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 431, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du botrytis : le role des larves d'eudemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pourriture grise c'est aussi lutter contre les tordeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 139, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroviti Cahier Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Botrytis cinerea with grape berry moth larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79 (6), pp.651-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales - ANPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques elements nouveaux sur la quenouille du dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Clinkspoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 99, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First disclosure of eugenol precursors in Vitis genus: analytical development and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tiziana Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol as quality marker of wines and spirits from hybrid vines: impact of different winemaking and distillation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daraignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero’21 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight about the functionality of oenological tannins; Main results of the working group on oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gombau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20191202005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis multifactorial de la presión de enfermedades y el uso de pesticidas en viticultura: posibilidades de reducción en el sudoeste de Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congreso de la Sociedad Española de Fitopatología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toledo, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis bunch rot in vineyards: still a challenge for commercial biological control products and novel microbial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Teixidó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Usall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rosario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group “Biological and Integrated Control of Plant Pathogens”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionality of commercial tannins: anti-Botrytis effect, antioxidant capacity and organoleptic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Jourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Botrytis bunch rot in Bordeaux vineyards and alternative control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cestaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection and Production in Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modes of action of antagonistic bacteria to control two fungal pathogens, Phaeomoniella chlamydospora and Neofusicoccum parvum, involved in grapevine trunk diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidar Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International workshop on Grapevine Trunk diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evaluation indices of berry susceptibility to botrytis cinerea in Chile and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaneris Mirabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felipe Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to susceptibility to Botrytis cinerea in Chile and France : effects of fruit maturity and cluster compactness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos agentes de control biologico bacterianos para el control de Botrytis cinerea en el viñedo bordeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congreso sociedad Espanola fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology : Botrytis cinerea conida production and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la prévention contre Botrytis, indicateurs de risque au vignoble et perspectives des agents de lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progresión de la yesca en Francia: factores e hipótesis que pueden explicarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Encuentro Técnico de la Fundación para la Cultura del Vino "La búsqueda de la calidad en la uva"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esca en France : progression, causes probables et symptômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca development in France over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). Valencia, ESP., Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la Vigne : méthodes de lutte en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinitech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity at the fruit surface: a potentiel indicator of grape berry susceptibility to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Deytieux- Belleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie fongicide anti-botrytis après véraison et modélisation de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ontogenic resistance to Botrytis cinerea in grape berries and effect of water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Doneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection integrée contre la pourriture grise de la vigne basée sur la simulation du risque épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of defoliation on temperature and wetness of grapevine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a statistical model for predicting grey mould epidemics (Botrytis cinerea) on grapevine based on weather data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices climatiques du risque de pourriture grise de la vigne en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mimiague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international d'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de Botrytis : résultats en Bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, répartition spatio-temporelle et phénotype des deux sous-populations de Botrytis cinerea (transposa, vacuma) dans le vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de phytopathologie mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs prévisionnels du risque épidémique de pourriture grise en fin de saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondiaviti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la colonisation des grappes de raisin par Botrytis cinerea en fonction du microclimat - Etude en enceinte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de Botrytis cinerea dans les grappes de raisin en conditions climatiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association drosophiles-microorganismes dans les vignes du bordelais atteintes par la pourriture acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stöckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire et biologique des souches de Botrytis cinerea issues du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie de la pourriture acide de la vigne dans le sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OILB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of different epidemiological stages of botrytis rot in the vineyard and role of the microclimate after veraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temperature of ripening grape berries-calibration in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the leaf area index of a vineyard with an indirect methodoloy : few example of LAI-2000 utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la nuisibilité des tordeuses de la grappe et réflexion sur le seuil de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB Lutte Intégrée en Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Godollo, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'itinéraire cultural sur l'épidémiologie de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité variétale de la vigne à l'eudémis : Lobesia botrana (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportment alimentaire de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Colloque Annuel SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'installation précoce de la pourriture grise sur grappes de raisin immatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de Botrytis cinerea sur le comportement alimentaire et le développement de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couranjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Le Corum-Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualism between Botrytis cinerea and the grape berry moth (Lobesia botrana) : in vivo and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des foyers primaires de Botrytis cinerea sur grappes, dûs à l'eudemis, dans l'épidémiologie de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Nice, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, cluster tightness and grape berry moth on the development of Botrytis bunch rot of grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis-Eudémis : une union à bénéfices réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-VITI 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisme entre Botrytis cinerea et Lobesia botrana : effet bénéfique du champignon sur l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pracros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External contamination of kiwifruit by Botrytis cinerea : an important source of inoculum for fruit infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. New Zealand Plant Protection Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, nc, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de mesures indirectes de l'indice foliaire d'un vignoble avec l'analyseur de couverts végétaux &amp;quot;LAI 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Vairao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre de la fertilisation minerale et sensibilite a la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éviter le traitement de l'eudémis de la vigne en troisième génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Forum INRA-VITI 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'Eudemis et de la Cochylis comme facteur favorisant de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion du groupe de Travail OILB SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect transmission of Botrytis cinerea inoculum to kiwifruit (Actinidia deliciosa) flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Gaunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.G. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A.F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des niveaux de population de l'eudemis de la vigne (Lobesia botrana) de deuxieme generation sur ceux de troisieme generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du Botrytis cinerea sur baies de raisin au vignoble a partir de larves d'eudemis contaminees artificiellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail OILB/ SROP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1991, Conegliano, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des conidies de Botrytis cinerea par les larves des tordeuses de la grappe (Eudemis et Cochylis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the grape berry moths larvae in vectoring Botrytis cinerea conidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larves d'eudemis : un facteur aggravant des epidemies de pourriture grise sur vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Grammont du SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations botrytis tordeuses. Quoi de neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Forum Viticulteurs/Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Neustadt an der Weinstrasse, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des larves de Lobesia botrana dans la dissemination de la pourriture grise de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Bordeaux-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence de la vection des spores de Botrytis cinerea par les larves de Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Menn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Lisboa-Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of imaging devices and algorithms to quantify Black Rot symptoms in grapevine under semi-controlled conditions: detached leaves in laboratory and growing cuttings in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barna Keresztes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chavonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad-spectrum efficacy and modes of action of two Bacillus strains against grapevine black rot and downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pebarthe-Courrouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an experimental Bacillus velezensis strain as a biocontrol agent to control grapevine black rot disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ilbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of endogenous eugenol in the resistance to Botrytis cinerea of the hybrid grapevine cultivar Baco blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybride grape vine cv baco blanc, between tradition and modernism: focus endogenous eugenol as resistance factor to Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œno-Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, endogenous compound in the Baco blanc cultivar, may affect Botrytis cinerea development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: a new marker of hybrid vines? The case study of Baco blanc in Armagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of organic fungicides used in Chile to control Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrera-Défaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Ipinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BotrySclero2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Eugenol in various matrixes from hybrids vines. Case study of Armagnac white spirits production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hastoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marchand-Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt in der Weinstraβe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOBOT : Evaluation de produits de biocontrôle contre la pourriture grise (B. cinerea) au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural products and biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial analysis of disease pressure and pesticide use in viticulture: reduction possibilities in South-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences (ICGWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SUDOE &amp;quot;VINOVERT&amp;quot; project: Potential of pesticide use reduction in three South-West European vineyards regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Calvo Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicidad de Herralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoan Elorduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Riva del garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change may affect grapevine susceptibility to Botrytis Bunch Rot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paňitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-year multivariate analysis shows the effect of soil resistivity and plot topographical features on Downy Mildew severity in a Bordeaux vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. l'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Protection in Viticulture (Vol 154, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie et influence des facteurs environnementaux et agronomiques sur la Pourriture grise de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Chile. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B10D5BA1"/>
+    <w:nsid w:val="F2770DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-fermaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3926-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;n&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Diarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera-D&#233;faz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuentealba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Dibona-Villanueva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwantes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9070746" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera D&#233;faz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vignault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.4623" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pascual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilar Gracia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Venturini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorino Novello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4688" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Canals" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11990" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneris Mirabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Riquelme-Toledo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1315-RE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Garrido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#328;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo Garrido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cestaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ciliberti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Languasco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12217" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XR5Z8G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2015.09.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.07.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1144.12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18079" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ciliberti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-14-0264-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Languasco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-14-0152-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argi&#241;e Muruamendiaraz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631690v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Garrido" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.05.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WJXPJDX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muruamendiaraz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635078v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyrignac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Elia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00191.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1BMCPVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0776-RE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161003782064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux- Belleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Hyvernay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mayet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doneche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9503-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK0QFHT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muramendiaraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dubos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0692" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672778v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lonvaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696359v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00339.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MLPSK9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tandonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fermaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689723v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehrich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St&#246;ckel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/89.6.1658" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gaunt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Speich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.G. Elmer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morzi&#232;res" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafaurie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Menn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714577v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708434v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721884v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722646v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clinkspoor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand-Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736605v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gombau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191202005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad de Herralde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoan Elorduy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bartra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Teixid&#243;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Usall" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosario Torres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364011v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felipe Laurie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735706v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Rana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364673v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749248v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Druelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822310v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deytieux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Veyssiere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758636v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mimiague" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760140v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768149v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767654v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770400v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jailloux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765794v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767117v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771380v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Soyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768793v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couranjou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765914v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836915v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764642v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774191v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772942v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775866v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776067v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778420v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.F. Rose" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847564v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777769v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772014v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772784v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385407v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Deshayes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139990v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139967v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139964v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139977v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Farel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Revel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140011v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140012v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Ipinza" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140008v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742678v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. l'Hote" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364361v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-fermaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3926-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hastoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tiziana Lisanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P&#233;barth&#233;-Courrouilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;n&#233;treau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Diarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude S&#233;gur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera-D&#233;faz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuentealba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Dibona-Villanueva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schwantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9070746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ilbert," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrera D&#233;faz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vignault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Jourdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.4623" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Haidar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Yacoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pascual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gombau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jourdes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Calvo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilar Gracia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Venturini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorino Novello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4688" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Canals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11990" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneris Mirabal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.2.2954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Riquelme-Toledo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Zoffoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1315-RE" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Garrido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#328;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo Garrido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cestaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1144.12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Bruez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2015.09.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2016.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-18079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ciliberti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Languasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XR5Z8G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam T. Alou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01137" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ciliberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-14-0264-R" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Languasco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-14-0152-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Garrido" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vi&#241;as" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usall" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.05.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WJXPJDX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muruamendiaraz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argi&#241;e Muruamendiaraz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642247v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyrignac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Elia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00191.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1BMCPVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0776-RE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161003782064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux- Belleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Hyvernay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mayet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doneche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9503-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK0QFHT3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boureau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Louvet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muramendiaraz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dubos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0692" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672777v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672778v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lonvaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696359v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1570-7458.1998.00339.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MLPSK9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fermaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tandonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689723v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698851v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roehrich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St&#246;ckel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/89.6.1658" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Gaunt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Speich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.G. Elmer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703758v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morzi&#232;res" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafaurie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Menn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700460v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700322v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721884v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722646v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clinkspoor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raynal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand-Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736605v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gombau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191202005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363933v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicidad de Herralde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoan Elorduy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bartra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Teixid&#243;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Usall" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosario Torres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364011v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Rana" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364654v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felipe Laurie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364673v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364681v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740987v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747306v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758461v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Druelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deytieux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Veyssiere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758680v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758636v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mimiague" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760140v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767654v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770400v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jailloux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768149v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765794v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767117v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771380v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766184v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Soyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768793v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couranjou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836915v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840605v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764642v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765914v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774191v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772942v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775866v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776067v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778420v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A.F. Rose" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847564v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772014v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777769v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772784v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782534v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385407v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Deshayes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pebarthe-Courrouilh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139990v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139967v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139964v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139977v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Farel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Revel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140011v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140012v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Ipinza" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140008v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364664v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742678v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. l'Hote" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364361v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>