--- v0 (2026-03-27)
+++ v1 (2026-05-08)
@@ -99,4971 +99,5105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to optic neuropathy in patients with alcohol use disorder</w:t>
+                <w:t xml:space="preserve">Clinical and Genetic Spectrum of ACO2-Linked Dominant Optic Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delibes</w:t>
+                <w:t xml:space="preserve">Cléis Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">Aymane Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rozet</w:t>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Xavier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Rahul Makam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.495. </w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-024-05334-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2026.0634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605126v1</w:t>
+                <w:t xml:space="preserve">hal-05610731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The top 10 most frequently involved genes in hereditary optic neuropathies in 2186 probands</w:t>
+                <w:t xml:space="preserve">An Apparently Isolated Optic Neuropathy Associated with Biallelic Variants in SLC25A46 Gene Encoding the Mitochondrial Ugo1-Like Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Rocatcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gohier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac395⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2581675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320695v1</w:t>
+                <w:t xml:space="preserve">hal-05606176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The top 10 most frequently involved genes in hereditary optic neuropathies in 2186 probands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic susceptibility to optic neuropathy in patients with alcohol use disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gohier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-024-05334-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959530v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR2F1 database: 112 variants and 84 patients support refining the clinical synopsis of Bosch–Boonstra–Schaaf optic atrophy syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The top 10 most frequently involved genes in hereditary optic neuropathies in 2186 probands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rocatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dan Milea</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (2), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.24305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861098v1</w:t>
+                <w:t xml:space="preserve">hal-04320695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning shows no morphological abnormalities in neutrophils in Alzheimer's disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NR2F1 database: 112 variants and 84 patients support refining the clinical synopsis of Bosch–Boonstra–Schaaf optic atrophy syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Luque-Paz</w:t>
+                <w:t xml:space="preserve">Benjamin Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Guehlouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dad2.12146⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.24305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432260v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACO2 clinicobiological dataset with extensive phenotype ontology annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Colin</w:t>
+                <w:t xml:space="preserve">Achieving Expert-Level Interpretation of Serum Protein Electrophoresis through Deep Learning Driven by Human Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chabrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00984-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (10), pp.1406-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvab133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861114v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Expert-Level Interpretation of Serum Protein Electrophoresis through Deep Learning Driven by Human Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Deep learning shows no morphological abnormalities in neutrophils in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chabrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mery</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Luque-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dad2.12146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvab133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05432259v1</w:t>
+                <w:t xml:space="preserve">hal-05432260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Metabolomic Profiling of Exudative Age-Related Macular Degeneration Showing Carnosine and Mitochondrial Deficiencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Buisset</w:t>
+                <w:t xml:space="preserve">ACO2 clinicobiological dataset with extensive phenotype ontology annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Guehlouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9030631⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00984-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543202v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering exome sequencing data: Bringing mitochondrial DNA variants to light</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Plasma Metabolomic Profiling of Exudative Age-Related Macular Degeneration Showing Carnosine and Mitochondrial Deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Floris Chabrun</w:t>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabé Rondet-Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9030631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975361v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1: 516 unique variants and 831 patients registered in an updated centralized Variome database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Deciphering exome sequencing data: Bringing mitochondrial DNA variants to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chabrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-019-1187-1⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (12), pp.2430-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388214v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPA1: 516 unique variants and 831 patients registered in an updated centralized Variome database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Nzoughet</w:t>
+                <w:t xml:space="preserve">Bastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guy Lenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zanlonghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chabrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-019-1187-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964499v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subretinal fibrosis is associated with fundus pulverulentus in pseudoxanthoma elasticum.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Nzoughet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104309v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiethnic involvement in autosomal-dominant optic atrophy in Singapore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+                <w:t xml:space="preserve">Subretinal fibrosis is associated with fundus pulverulentus in pseudoxanthoma elasticum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.699-707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiethnic involvement in autosomal-dominant optic atrophy in Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">J Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+                <w:t xml:space="preserve">S Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
+                <w:t xml:space="preserve">A Rukmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
+              <w:t xml:space="preserve">Eye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.475-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/eye.2016.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784466v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.812-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103390v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Safiedeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (11), pp.2864-2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392230v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mollet</w:t>
+                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnés Guichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Gribouval</w:t>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404021v1</w:t>
+                <w:t xml:space="preserve">hal-01392230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are zona pellucida genes involved in recurrent oocyte lysis observed during in vitro fertilization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early-onset Behr syndrome due to compound heterozygous mutations in OPA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Lemerle</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10815-013-0141-8⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awu184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403940v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset Behr syndrome due to compound heterozygous mutations in OPA1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Huynh Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gribouval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awu184⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (6), pp.637 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403967v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of rare mitochondrial DNA mutations in mitochondrial disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lebre</w:t>
+                <w:t xml:space="preserve">Are zona pellucida genes involved in recurrent oocyte lysis observed during in vitro fertilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jardel</w:t>
+                <w:t xml:space="preserve">C. Moriniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaussenot</w:t>
+                <w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2013-101604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.221 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10815-013-0141-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404064v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+                <w:t xml:space="preserve">Sensorineural hearing loss in OPA1-linked disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Leman</w:t>
+                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
+                <w:t xml:space="preserve">M. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (Pt 7), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aws340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404098v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00877607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorineural hearing loss in OPA1-linked disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Milea</w:t>
+                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Defoort-Dhellemmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Crochet</w:t>
+                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/aws340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (51), pp.36662 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404095v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Prevalence of rare mitochondrial DNA mutations in mitochondrial disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Alban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.704 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2013-101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03404105v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
+              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.980 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00673659v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00683147v1</w:t>
+                <w:t xml:space="preserve">inserm-00673659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atrophies optiques héréditaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Procaccio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2010.07.033⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408477v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00683147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chadi Homedan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.70 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03406912v1</w:t>
+                <w:t xml:space="preserve">hal-03408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prundean</w:t>
+                <w:t xml:space="preserve">Les atrophies optiques héréditaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 166 (12), pp.959 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2010.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03408492v1</w:t>
+                <w:t xml:space="preserve">hal-03408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and late-onset optic atrophy due to a novel OPA1 mutation leading to a mitochondrial coupling defect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.127 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406919v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-associated disorders: Phenotypes and pathophysiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial complex I deficiency in GDAP1-related autosomal dominant Charcot-Marie-Tooth disease (CMT2K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.04.012⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-008-0166-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406909v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial complex I deficiency in GDAP1-related autosomal dominant Charcot-Marie-Tooth disease (CMT2K)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Acute and late-onset optic atrophy due to a novel OPA1 mutation leading to a mitochondrial coupling defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Nochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Letournel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.598 - 608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03403277v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OPA1-associated disorders: Phenotypes and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (1), pp.70. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (10), pp.1855 - 1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663623v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00372261v1</w:t>
+                <w:t xml:space="preserve">inserm-00663623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydie Zazoun</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.21376⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.E692-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00287509v1</w:t>
+                <w:t xml:space="preserve">inserm-00372261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Pou de Crescenzo</w:t>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Zazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (5), pp.667-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00287509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pou de Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (6), pp.794-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.21385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5210,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delibes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-05334-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rocatcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billiet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Guehlouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque-Paz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00984-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rondet-Courbis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1187-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ebran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singhal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rukmini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/eye.2016.255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriniere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemerle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0141-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lebre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2013-101604" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Defoort-Dhellemmes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws340" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;is Beaulieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Makam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2026.0634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2581675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delibes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-05334-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rocatcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billiet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Guehlouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque-Paz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.12146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foulonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00984-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rondet-Courbis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030631" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zanlonghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1187-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ebran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rukmini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/eye.2016.255" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriniere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemerle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0141-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Defoort-Dhellemmes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws340" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lebre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2013-101604" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>