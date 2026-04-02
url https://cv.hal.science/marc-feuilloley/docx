--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -66,11116 +66,11018 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo efficacity of the Active Oligo Skin complex™, a new active ingredient processed from sea water, on multiple parameters of atopic skins</w:t>
+                <w:t xml:space="preserve">Sex hormones–Gut microbiome axis: An update of what is known so far</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebonvallet</w:t>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Catovic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/skinhd/vzae029⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.100571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2025.100571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977445v1</w:t>
+                <w:t xml:space="preserve">hal-05552132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocrine microbiology: A transdisciplinary approach of the human physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2025.100570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04586437v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of skin-born mediators with the cutaneous microbiota and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro and in vivo efficacity of the Active Oligo Skin complex™, a new active ingredient processed from sea water, on multiple parameters of atopic skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebonvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leschiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Reux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100545⟩</w:t>
+              <w:t xml:space="preserve">Skin Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/skinhd/vzae029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469208v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Modulation in Acne Patients and Clinical Correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life14060688⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05469198v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of skin-born mediators with the cutaneous microbiota and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hadjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanyo Amegnona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592235v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izelenn Dufour</w:t>
+                <w:t xml:space="preserve">Microbiome Modulation in Acne Patients and Clinical Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Anton Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Laurentiu Tatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Busila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roxana Axente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life14060688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516899v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue “Enterococci for Probiotic Use: Safety and Risk”: Editorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030604⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue “Enterococci for Probiotic Use: Safety and Risk”: Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890330v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592226v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucindo Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469226v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylysine dendrigraft is able to differentially impact Cutibacterium acnes strains preventing acneic skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loing</w:t>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14554⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469233v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Abbes</w:t>
+                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Scardaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Follet</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653288v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Two Natural Bisbenzylisoquinolines, Curine and Guattegaumerine, Extracted from Isolona hexaloba on Rhodamine Efflux by Abcb1b from Rat Glycocholic-Acid-Resistant Hepatocarcinoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+                <w:t xml:space="preserve">Polylysine dendrigraft is able to differentially impact Cutibacterium acnes strains preventing acneic skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27093030⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1056-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255324v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Effects of Two Natural Bisbenzylisoquinolines, Curine and Guattegaumerine, Extracted from Isolona hexaloba on Rhodamine Efflux by Abcb1b from Rat Glycocholic-Acid-Resistant Hepatocarcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27093030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326611v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rikki Knowlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477047v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Four Commensal Strains of Staphylococcus and Pseudomonas Isolated from Healthy Human Skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01032-20⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469268v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Clabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikki Knowlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524479v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging Cosmetic Innovation: The Skin Microbiota and Probiotics Protect the Skin from UV-Induced Damage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequences of Four Commensal Strains of Staphylococcus and Pseudomonas Isolated from Healthy Human Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9050936⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01032-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890257v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus spp.: Is It a Bad Choice for a Good Use—A Conundrum to Solve?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fournière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112222⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.4763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592241v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Challenging Cosmetic Innovation: The Skin Microbiota and Probiotics Protect the Skin from UV-Induced Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9050936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890240v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Portier</w:t>
+                <w:t xml:space="preserve">Enterococcus spp.: Is It a Bad Choice for a Good Use—A Conundrum to Solve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Karray-Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428484v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547695v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890249v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Bou Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477029v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Yaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469728v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469711v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the PA1113 Gene Product as an ABC Transporter Involved in the Uptake of Carbenicillin in Pseudomonas aeruginosa PAO1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9090596⟩</w:t>
+              <w:t xml:space="preserve">Pré-publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469725v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus epidermidis and Cutibacterium acnes: Two major sentinels of skin microbiota and the influence of cosmetics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Quirós-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111752⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524516v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the PA1113 Gene Product as an ABC Transporter Involved in the Uptake of Carbenicillin in Pseudomonas aeruginosa PAO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lomri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9090596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111066v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staphylococcus epidermidis and Cutibacterium acnes: Two major sentinels of skin microbiota and the influence of cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fournière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Research Advance in Skin Microbiome, 8 (11), pp.1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535839v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046433v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043445v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+                <w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine M Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306689v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Kremser</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309567v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Kytococcus schroeteri Strain H01, Isolated from Human Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Teteneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Danilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Marina Zhurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01081-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356443v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Kytococcus schroeteri Strain H01, Isolated from Human Skin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Pediococcus pentosaceus MZF16, a Bacteriocinogenic Probiotic Strain Isolated from Dried Ossban in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (40), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01081-19⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00285-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309561v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Pediococcus pentosaceus MZF16, a Bacteriocinogenic Probiotic Strain Isolated from Dried Ossban in Tunisia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00285-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306688v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (38), pp.e00856-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375083v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Chane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">M Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684671v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Formation of Monospecies and Binary Biofilms by Human Skin Microbiota Components, Staphylococcus epidermidis and Staphylococcus aureus, by Human Natriuretic Peptides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0026261718050090⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065596v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Formation of Monospecies and Binary Biofilms by Human Skin Microbiota Components, Staphylococcus epidermidis and Staphylococcus aureus, by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Netrusov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plakunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (5), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026261718050090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788719v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937965v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Burini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sebei</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937961v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Netrusov</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043672v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02800⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356514v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous no 2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hermann Heipieper</w:t>
+                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Netrusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358537v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309052v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+                <w:t xml:space="preserve">Impact of gaseous no 2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EI-V1-N2-183-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923929v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886554v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Enaut</w:t>
+                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.1662 - 1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886556v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02310897v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Awa N’diaye</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Enaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938107v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybolites Revisited</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">recent patents on anti-infective drug discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352531v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free nanoparticles-based emulsions: Effects of NP surface properties and sterilization process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybolites Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">recent patents on anti-infective drug discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.16 - 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310892v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraya Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886559v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerophospholipid synthesis and functions in Pseudomonas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Development of preservative-free nanoparticles-based emulsions: Effects of NP surface properties and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510 (1), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072282v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938115v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraya Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938111v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+                <w:t xml:space="preserve">Glycerophospholipid synthesis and functions in Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Heygère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131475v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific gamma-aminobutyrate chemotaxis in pseudomonads with different lifestyle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13045⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (8), pp.983 - 990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308925v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multiparametric in vitro model of skin sensitization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Véron</w:t>
+                <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.2986⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02352555v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Specific gamma-aminobutyrate chemotaxis in pseudomonads with different lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Reyes-Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Rico-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Corral-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.488-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938122v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new study of the bacterial lipidome: HPTLC-MALDI-TOF imaging enlightening the presence of phosphatidylcholine in airborne Pseudomonas fluorescens MFAF76a</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+                <w:t xml:space="preserve">Development of a multiparametric in vitro model of skin sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Platteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.2986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939158v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens, a forgotten member of the human cutaneous microflora in interaction with skin communication and defense peptides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Enault</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montcuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.543 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848352v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">A new study of the bacterial lipidome: HPTLC-MALDI-TOF imaging enlightening the presence of phosphatidylcholine in airborne Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Préterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535956v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens, a forgotten member of the human cutaneous microflora in interaction with skin communication and defense peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (7), pp.910-925</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372569v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Toucourou</w:t>
+                <w:t xml:space="preserve">A Type VI Secretion System Is Involved in Pseudomonas fluorescens Bacterial Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358517v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998403v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dagorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Hervé Toucourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.708 - 722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535959v1</w:t>
+                <w:t xml:space="preserve">hal-02358517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02366319v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+                <w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438994v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11184,64 +11086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t>
@@ -11255,4814 +11157,5094 @@
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090454v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lily Mijouin</w:t>
+                <w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Terrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857499v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.12186-12204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms140612186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306690v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial peptides and pro-inflammatory cytokines are differentially regulated across epidermal layers following bacterial stimuli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bénard</w:t>
+                <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.12259⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01843933v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Skin Neuropeptide (Substance P) on Cutaneous Microflora</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078773⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843930v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Manai</w:t>
+                <w:t xml:space="preserve">Antimicrobial peptides and pro-inflammatory cytokines are differentially regulated across epidermal layers following bacterial stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.800 - 806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.12259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651193v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of the Pseudomonas fluorescens clinical strain MFN1032 towards Dictyostelium discoideum and macrophages in relation with type III secretion system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Effects of a Skin Neuropeptide (Substance P) on Cutaneous Microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Hillion</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-223⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e78773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372639v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.584-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651186v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Virulence of the Pseudomonas fluorescens clinical strain MFN1032 towards Dictyostelium discoideum and macrophages in relation with type III secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857430v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Varacavoudin</w:t>
+                <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996929v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00670157v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Taupin</w:t>
+                <w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Varacavoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9597.S1-002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05114181v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, S1, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.S1-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938264v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tannières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 358 (1-2), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846272v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Ortholog of Mammalian Translocator Protein (TSPO) with Virulence Regulating Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006096.g008⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.159 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938270v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Bacterial Ortholog of Mammalian Translocator Protein (TSPO) with Virulence Regulating Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr070539x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.6096 - 6096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006096.g008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846221v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02366354v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding Arc Discharge in the Potato Pathogen Erwinia carotovora subsp. atroseptica: Mechanism of Lethal Action and Effect on Membrane-Associated Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00662-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.1218-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr070539x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366353v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.824-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535889v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel immobilization improves survival of Escherichia coli under temperature stress in nutrient-poor natural water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Gliding Arc Discharge in the Potato Pathogen Erwinia carotovora subsp. atroseptica: Mechanism of Lethal Action and Effect on Membrane-Associated Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00155-9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (18), pp.5904-5910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00662-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02331036v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase- Activating Polypeptide Regulates Both Adrenocortical and Chromaffin Cell Activity in the Frog Adrenal Gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Feuilloley</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1996.tb17543.x⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 983 (1-2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334718v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy analysis of NPY and TH immunoreactivities in the hypothalamo-hypophysial system of the frog</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gel immobilization improves survival of Escherichia coli under temperature stress in nutrient-poor natural water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-A. Junter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-199503000-00015⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (12), pp.3521-3526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00155-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285347v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine Communication in the Frog Adrenal Gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Contesse</w:t>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase- Activating Polypeptide Regulates Both Adrenocortical and Chromaffin Cell Activity in the Frog Adrenal Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2108/zsj.12.255⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 805 (1), pp.697-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1996.tb17543.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334690v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary adenylate cyclase-activating polypeptide stimulates both adrenocortical cells and chromaffin cells in the frog adrenal gland.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fournier</w:t>
+                <w:t xml:space="preserve">Confocal microscopy analysis of NPY and TH immunoreactivities in the hypothalamo-hypophysial system of the frog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Aurora Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mulatero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.135.6.7988467⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (4), pp.645-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199503000-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334686v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocytochemical Localization of Atrial Natriuretic Factor (ANF)-Like Peptides in the Brain and Heart of the Treefrog Hyla japonica: Effect of Weightlessness on the Distribution of Immunoreactive Neurons and Cardiocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Gutkowska</w:t>
+                <w:t xml:space="preserve">Neuroendocrine Communication in the Frog Adrenal Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Esneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magloire K L Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.903300104⟩</w:t>
+              <w:t xml:space="preserve">Zoological science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12 (3), pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2108/zsj.12.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02334716v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization, characterization and activity of pituitary adenylate cyclase-activating polypeptide in the frog adrenal gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Pituitary adenylate cyclase-activating polypeptide stimulates both adrenocortical cells and chromaffin cells in the frog adrenal gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Marchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.0.1390183⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 135 (6), pp.2749-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.135.6.7988467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334685v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical and Physiological Evidence for the Involvement of Pi tu i tary Aden y I ate Cycl ase-Act ivat i ng Polypeptide in the Regulation of the Distal Lobe of the Frog Pituitary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Immunocytochemical Localization of Atrial Natriuretic Factor (ANF)-Like Peptides in the Brain and Heart of the Treefrog Hyla japonica: Effect of Weightlessness on the Distribution of Immunoreactive Neurons and Cardiocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Michael Conlon</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakae Kikuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Gutkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00485.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 330 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.903300104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334683v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Localization, characterization and activity of pituitary adenylate cyclase-activating polypeptide in the frog adrenal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 139 (2), pp.183-NP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.0.1390183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334631v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical Distribution and Biological Activity of Pituitary Adenylate Cyclase-Activating Polypeptide (PACAP) in the Central Nervous System of the Frog Rana ridibunda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Neuroanatomical and Physiological Evidence for the Involvement of Pi tu i tary Aden y I ate Cycl ase-Act ivat i ng Polypeptide in the Regulation of the Distal Lobe of the Frog Pituitary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chartrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Michael Michael Conlon</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.903240403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (3), pp.289 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334641v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical Localization of Delta Sleep-Inducing Peptide (DSIP) in the Brain and Pituitary of the Cartilaginous Fish Scyliorhinus canicula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Vaudryy</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andh Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 13, pp.645 - 652</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47, pp.221 - 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334632v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Immunohistochemical Distribution and Biological Activity of Pituitary Adenylate Cyclase-Activating Polypeptide (PACAP) in the Central Nervous System of the Frog Rana ridibunda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Arimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Michael Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0306-4522(92)90135-O⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 324 (4), pp.485-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.903240403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706416v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Immunohistochemical Localization of Delta Sleep-Inducing Peptide (DSIP) in the Brain and Pituitary of the Cartilaginous Fish Scyliorhinus canicula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andh Vaudry</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vaudryy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 47, pp.221 - 240</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 13, pp.645 - 652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334638v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro study of the effect of adenosine on frog adrenocortical cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-6480(92)90070-z⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47, pp.221-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(92)90135-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334639v1</w:t>
+                <w:t xml:space="preserve">hal-01706416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and characterization of immunoreactive growth hormone (GH) in the pituitary of the frog Rana ridibunda using an antiserum against purified bullfrog GH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">IMMUNOHISTOCHEMICAL LOCALIZATION OF DELTA SLEEP-INDUCING PEPTIDE-LIKE IMMUNOREACTIVITY IN THE CENTRAL NERVOUS SYSTEM AND PITUITARY OF THE FROG RANA RIDIBUNDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andh Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47, pp.221 - 240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro study of the effect of adenosine on frog adrenocortical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geymonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kobayashi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Kikuyama</w:t>
+                <w:t xml:space="preserve">A. Fasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 86 (3), pp.453-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-6480(92)90070-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution and characterization of immunoreactive growth hormone (GH) in the pituitary of the frog Rana ridibunda using an antiserum against purified bullfrog GH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kikuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1991, 83 (1), pp.142-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-6480(91)90114-l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16072,7254 +16254,7254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotaxis of Pseudomonas to Gamma-Aminobutyrate (GABA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-A Reyes Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rico-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corral Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Microbiology (ASM) 2015 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodrigues S. G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimic 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du GDR 3711 Cosm’actifs : Microbiotes et cosmétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ringudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés SFM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co. Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Skin Ageing and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Azuama O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.S. Enrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360955v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Mélissande</w:t>
+                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917978v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO2: simple gaz diffusible ou agent antibactérien anti-P. fluorescens potentiel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir M. Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co. Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Microbiologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468392v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Orange</w:t>
+                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382813v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pseudomonas fluorescens MFE01 Type VI Secretion System to Biofilm Formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Depayras</w:t>
+                <w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Microbiologie.</w:t>
+              <w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374285v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360711v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360942v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth annual conference on Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann J. Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565864v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Feuilloley</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566838v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'activité anti-virulente de l'agent de lutte biologique Rhodococus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GRR VASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th COSMINNOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegPept 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. acnes ribotypes 4 and 5 micro-biofilm : in vitro modulation of the bacteria density and adhes ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society for Pediatric Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Duchesne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent pseudomonad injectisomes and manipulation of plant defenses: biocontrol versus pathogenic rhizosphere agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième Journée scientifique du GRR-VASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lery-Poses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565890v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565546v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial phospholipid adaptation to human temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Fed Lipid Congress (13, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and microscopic study of type III secretion system in Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième Journées de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two rhamnose-rich polysaccharides on gene expression profile of human skin explants in relation to microbial stimuli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Cosmetic ingredients and Biotechnology Cosm’ing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Pseudomonas 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119075v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Hoffman</w:t>
+                <w:t xml:space="preserve">Effect of two rhamnose-rich polysaccharides on gene expression profile of human skin explants in relation to microbial stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Lati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">6th International Symposium Cosmetic ingredients and Biotechnology Cosm’ing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864056v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin explants: a powerful model to study the interaction between epidermal cells and the cutaneous microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mock conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin explants: a model to study the interaction between epidermal cells and the cutaneous microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Dermatology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23329,5884 +23511,5884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chautrand Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377842v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+              <w:t xml:space="preserve">European Association for Potato Research (EAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362460v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol effect on vaginal Lactobacillus crispatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Kremser</w:t>
+                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2019, 8th Congress of European Microbiologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881.)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383997v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solanum tuberosum research supports the discovery of a new metabolic pathway involved in soft-rot biocontrol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Potato Research (EAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374936v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mérieau</w:t>
+                <w:t xml:space="preserve">Estradiol effect on vaginal Lactobacillus crispatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kremser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
+              <w:t xml:space="preserve">FEMS 2019, 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374899v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362497v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe étude membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t>
+              <w:t xml:space="preserve">SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366933v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new type 6 secretion system effector of Pseudomonas fluorescens MFE01 involved in bacterial motility inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ième Edition des Journées de l'Ecole doctorale EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mont Saint aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
+              <w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365027v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327451v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362510v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of probiotic properties and safety of Enterococcus faecium isolated from artisanal Tunisian meat ‘Dried Ossban’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398687v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Feuilloley</w:t>
+                <w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Roquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382904v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366394v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosette</w:t>
+                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937911v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosette</w:t>
+                <w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t>
+              <w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969233v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucille Roquigny</w:t>
+                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana A Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969436v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Pseudomonas conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386171v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Flechard</w:t>
+                <w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">FEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386194v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann J Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 7, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international conference on Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMULA VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Substance P has no antimicrobial activity against Enterococcus faecalis V583 and promotes its virulence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">AMP2016 International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398691v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Enault</w:t>
+                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th COSM’ING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923890v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P has no antimicrobial activity against Enterococcus faecalis V583 and promotes its virulence.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A N’diaye</w:t>
+                <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borrel Valerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP2016 International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th COSM’ING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374107v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international conference on Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Washington, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398710v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biocontrol pathway: the γ-lactone catabolic pathway of Rhodococcus erythropolis, is involved in the interruption of the pectinolytic pathogen communication during the potato soft-rot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Plant Protection Congress (IPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374955v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new biocontrol pathway: the γ-lactone catabolic pathway of Rhodococcus erythropolis, is involved in the interruption of the pectinolytic pathogen communication during the potato soft-rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">18th International Plant Protection Congress (IPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398680v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nitrogen dioxide increases Pseudomonas fluorescens biofilm formation: identification of the bacterial response to air pollutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, EVREUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent pseudomonad injectisomes and manipulation of plant defenses : biocontrol versus pathogenic rhizosphere agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrakib Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin and the cutaneous microbiome: a new frontline in cosmetic market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peno-Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Lati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th congress IFSCC, Cosmetic Innovation and performance for beauty and well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Uriage thermal water on the physiology of skin bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Cosmetic Innovation Day, Cosminnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natriuretic peptides, a mammalian hormone, on whole bacterial Pseudomonas aeruginosa proteomic expression through nanoLC-ESI-MS/MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29216,150 +29398,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Microbiota and Cosmetics Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fournière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Latire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bedoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholarly Community Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29369,288 +29551,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR POLLUTION AND OTHER ENVIRONMENTAL STRESSES: GASEOUS NO 2 EXPOSURE LEADS TO SPECIFIC ALTERATIONS OF PSEUDOMONAS FLUORESCENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-63, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/AIR200051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria possess a sensor for a human hormone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Peptide Research Network of Excellence (PeReNE) book,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29660,161 +29842,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId740"/>
+      <w:footerReference w:type="default" r:id="rId744"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29961,51 +30143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leschiera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Reux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/skinhd/vzae029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Anton Ionescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Laurentiu Tatu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Busila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roxana Axente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14060688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia-Vigneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Toquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14554" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01032-20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050936" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray-Bouraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lomri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090596" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111752" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukerb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Teteneva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zhurina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01081-19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netrusov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plakunov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261718050090" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Reyes-Darias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Garc&#237;a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Corral-Lugo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352555v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Platteel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peschard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2986" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDL3S936-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Percoco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12259" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX6F23DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372639v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449333v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006096.g008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366354v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01191.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97RTNRQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366353v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meylheuc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00662-07" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331036v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A. Junter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00155-9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JDZK5BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334718v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chartrel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellancourt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1996.tb17543.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W2N133G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285347v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Aurora Battaglia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mulatero" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Beltramo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199503000-00015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334690v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esneu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K L Kodjo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2108/zsj.12.255" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334686v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chartrel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marchis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.135.6.7988467" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334716v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawamura" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Kikuyama" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gutkowska" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.903300104" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DPD4XS2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334685v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arimura" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1390183" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334683v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Jeandel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Conlon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00485.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4433VBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334631v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuilloley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andh Vaudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334641v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Arimura" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Michael Conlon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.903240403" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGVC80D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334632v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vallarino" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vaudryy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706416v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(92)90135-O" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB946E9FF6EE5DCDEBBDD01297095367501A7252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334638v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334639v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geymonat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarue" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasolo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(92)90070-z" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MXNJ3WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334637v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90114-l" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J6BZ6WL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366899v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Reyes Darias" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corral Lugo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374285v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteiller" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366896v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ionescu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enault" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gj Feuilloley" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297488v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110789v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119075v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121228v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121282v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383997v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clabaut" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kremser" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387083v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374107v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biaggini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053546v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113308v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115344v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02966900v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524510v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890280v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR200051" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327389v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harmer" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2025.100571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2025.100570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leschiera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Reux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/skinhd/vzae029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Anton Ionescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Laurentiu Tatu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Busila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roxana Axente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14060688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia-Vigneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Toquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01032-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050936" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray-Bouraoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112222" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lomri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111752" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boukerb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Teteneva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zhurina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01081-19" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netrusov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plakunov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261718050090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170770" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352531v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Reyes-Darias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Garc&#237;a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Corral-Lugo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13045" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352555v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Platteel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peschard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2986" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDL3S936-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848352v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Percoco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372569v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843933v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12259" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX6F23DZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-223" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449333v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006096.g008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366354v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01191.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97RTNRQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366353v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meylheuc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00662-07" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331036v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A. Junter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00155-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JDZK5BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334718v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chartrel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellancourt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1996.tb17543.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2W2N133G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Aurora Battaglia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mulatero" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Beltramo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199503000-00015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esneu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K L Kodjo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2108/zsj.12.255" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334686v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chartrel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marchis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.135.6.7988467" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334716v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Kawamura" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Kikuyama" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gutkowska" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.903300104" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DPD4XS2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334685v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arimura" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1390183" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334683v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Jeandel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Conlon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00485.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4433VBH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334631v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feuilloley" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andh Vaudry" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334641v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Arimura" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Michael Conlon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.903240403" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGVC80D0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334632v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vallarino" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vaudryy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706416v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(92)90135-O" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB946E9FF6EE5DCDEBBDD01297095367501A7252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334638v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geymonat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarue" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasolo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(92)90070-z" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MXNJ3WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334637v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90114-l" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J6BZ6WL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366899v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Reyes Darias" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corral Lugo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374285v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteiller" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375072v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366896v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ionescu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enault" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gj Feuilloley" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297488v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrakib Zahid" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110789v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02119075v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Merle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Lati" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121228v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121282v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374936v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383997v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clabaut" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kremser" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387083v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374107v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biaggini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374955v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02053546v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113308v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peno-Mazzarino" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115344v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02966900v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524510v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890280v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR200051" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327389v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harmer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>