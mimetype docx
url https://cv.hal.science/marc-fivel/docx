--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc FIVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear resistance and strain-softening sensitivity in the scratch response of a Cu47Zr46Al7 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Barlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1051, pp.185943. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.185943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cracking kinetics during cavitation erosion by in-situ X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Majkut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 584-585, pp.206423. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.206423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (11), pp.12312-12322. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Varoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Numodis: a new tool to model dislocation and surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonio Gonzalez Joa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Råback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acd01b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single layer graphene controlled surface and bulk indentation plasticity in copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.102936. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.102936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure modelling for material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.103370. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of stress on the cross-slip energy in face-centered cubic metals: A study using dislocation dynamics simulations and line tension models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.104281. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the cross-slip rate in face-centered cubic metals using an atomistic-based cross-slip model in dislocation dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.104449. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103327. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamic investigations of persistent slip band formation in FCC metals under cyclical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanshi Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106234. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Manganese and Zirconium Dispersoids on Strain Localization in Aluminum Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jover Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.200. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Cavitation Pit Distributions by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (2), pp.04019064. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric solid SPH solver with consistent treatment of particles close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-019-00310-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble collapse induced cavitation erosion: Plastic strain and energy dissipation investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.103749. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding frequency in cavitation erosion evolution tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D strain rate-dependent constitutive model of UHMWPE: From crystalline network to fibrillar structure behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.103129. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH modelling of a cavitation bubble collapse near an elasto-visco-plastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.420-439. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi‐Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi-Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion Resistance Assessment and Comparison of Three Francis Turbine Runner Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Performance and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/MPC20180015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of primary creep in Ni base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics study of creep behavior in Ni-base single crystal superalloys by a combined dislocation climb and vacancy diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Y2O3 nanoparticles on the twinning of single crystalline magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Lilleodden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.79 - 82. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation/hydrogen interaction mechanisms in hydrided nanocrystalline palladium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Amin-Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic crystal plasticity versus discrete dislocation dynamics analysis of multilayer pile-up hardening in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1-2), pp.21-38. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-015-1099-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary combination of phase-field and discrete dislocation dynamics methods for investigating athermal plastic deformation in various realistic Ni-base single crystal superalloy microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Kumar Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Shchyglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/23/7/075003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (16), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.20150013. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit stresses on dislocation glide in single crystal superalloys: A three-dimensional discrete dislocation dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.276-290. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Discrete Dislocation Dynamics Investigations of Fatigue Crack Initiation and Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2015.AL09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy implementation of displacement calculations in 3D discrete dislocation dynamics codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (28), pp.3206-3214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2014.949326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain disorientation on early fatigue crack propagation in face-centred-cubic polycristals: A three-dimensional dislocation dynamics investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (14), pp.5300-5310. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of particle induced dislocation structures using three-dimensional dislocation dynamics and strain gradient plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dislocation dynamics modelling for thermal fatigue of preferred oriented copper via patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyo-Jong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heung Nam Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (7), pp.788-791. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dislocation Climb by Bulk Diffusion in Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mordehai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (06), pp.899-925. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801992850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in precipitation hardened materials, a three dimension discrete dislocation dynamics modelling of the early cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Sun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3657-3669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701393159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation Behaviour of Interlocked StructuresMade of Ice: Influence of the Friction Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (8), pp.664 à 666. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200700111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316l steel surface grains: a three dimension discrete dislocation dynamics modelling of the early cycles. Part 2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp. 79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316L steel surface grains, a three dimension discrete dislocation dynamics modelling of the early cycles. Part-2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (01), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430500341250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degallaix a three dimensional discrete dislocation dynamics analysis of cyclic straining in 316L stainless steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp. 163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in AISI 316L steel surface grains: a three-dimensional discrete dislocation dynamics modelling of the early cycles. I: Dislocation microstructures and mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (22), pp. 2257-2275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of Zr-Ni-Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanna Carvalho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des effets de taille : plasticité à gradient vs dynamique des dislocations discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural state and deformation mechanism dependency of the wear resistance of bulk metallic glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Stoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: coupling DDD and XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting 2023 of the Condensed Matter Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'état structural des verres métalliques base Zr-Cu sur les propriétés mécaniques et le comportement tribologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IICR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth process and crystal defects on sapphire brittleness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Conf. Crystal Growth Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: a 3D DDD-XFEM investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Symposium on the Physics of Metal Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anter El Azab; Giacomo Po; Marc Fivel, Mar 2023, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Cavitation Unsteadiness and Erosion on a Plane Convex Hydrofoil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th U.S. National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in crystal plasticity simulations based on 3D Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycrystal : International workshop on the mechanics of polycrystalline materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DD simulations of Ni and Co Superalloys: investigation of the tension-compression asymmetry during creep under low stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mulmtiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés mécaniques des matériaux à haute vitesse de déformation par micro-compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Adogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Breumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gavalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics simulations of LCF and VHCF of copper single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Web Conference on Creep, Fatigue and Creep- Fatigue Interaction (CF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep Mechanisms in Advanced Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Nazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D investigations of indent induced plasticity by discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture 2019 (ICPDF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From Dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Berbenni &amp; Christian Motz, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion using Smoothed Particle Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SPHERIC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grain Disorientation on Early Fatigue Crack Propagation in FCC Polycrystals: Dislocation Dynamics Simulations and Corresponding Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India. pp.477-481, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12666-015-0754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of crack initiation and propagation in fatigue of FCC crystals studied by dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à l'érosion par cavitation de revêtements UHMWPE fritté et corrélation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bizi-Bandoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multiechelles de l'indentation de metaux CFC : de l'atome au milieu continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation microstructure, strain localisation and crack initiation in fatigue studied by 3D discrete dislocation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2008, 137th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux à topologie autobloquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue à faible amplitude dans l'acier 316L : étude en dynamique des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Ice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bremerhaven Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF A ZR-BASED BULK METALLIC GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mangourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Discussion Meeting of Thermodynamics of alloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions fondamentales : outils de modélisation, de l'atome à l'échelle macrocopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Blanc; I. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "mécanique - microstructure - corrosion".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totten, George E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Handbook, Volume 18: Friction, Lubrication, and Wear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.290-301, 2018, 978-1-62708-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases pour mieux appréhender les couplages en métallurgie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Blanc; Isabelle Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "Mécanique-microstructure-corrosion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Elsevier, 2018, Science des matériaux, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4017, 11 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du monocristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4016, 20 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc FIVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear resistance and strain-softening sensitivity in the scratch response of a Cu47Zr46Al7 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Barlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1051, pp.185943. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.185943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cracking kinetics during cavitation erosion by in-situ X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Majkut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 584-585, pp.206423. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.206423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (11), pp.12312-12322. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Varoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Numodis: a new tool to model dislocation and surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonio Gonzalez Joa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Råback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acd01b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Manganese and Zirconium Dispersoids on Strain Localization in Aluminum Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jover Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.200. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103327. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamic investigations of persistent slip band formation in FCC metals under cyclical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanshi Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106234. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single layer graphene controlled surface and bulk indentation plasticity in copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.102936. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.102936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure modelling for material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.103370. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of stress on the cross-slip energy in face-centered cubic metals: A study using dislocation dynamics simulations and line tension models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.104281. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the cross-slip rate in face-centered cubic metals using an atomistic-based cross-slip model in dislocation dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.104449. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble collapse induced cavitation erosion: Plastic strain and energy dissipation investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.103749. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Cavitation Pit Distributions by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (2), pp.04019064. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric solid SPH solver with consistent treatment of particles close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-019-00310-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding frequency in cavitation erosion evolution tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D strain rate-dependent constitutive model of UHMWPE: From crystalline network to fibrillar structure behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.103129. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH modelling of a cavitation bubble collapse near an elasto-visco-plastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.420-439. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion Resistance Assessment and Comparison of Three Francis Turbine Runner Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Performance and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/MPC20180015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of primary creep in Ni base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi‐Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi-Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics study of creep behavior in Ni-base single crystal superalloys by a combined dislocation climb and vacancy diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Y2O3 nanoparticles on the twinning of single crystalline magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Lilleodden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.79 - 82. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic crystal plasticity versus discrete dislocation dynamics analysis of multilayer pile-up hardening in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1-2), pp.21-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-015-1099-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation/hydrogen interaction mechanisms in hydrided nanocrystalline palladium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Amin-Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Discrete Dislocation Dynamics Investigations of Fatigue Crack Initiation and Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2015.AL09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary combination of phase-field and discrete dislocation dynamics methods for investigating athermal plastic deformation in various realistic Ni-base single crystal superalloy microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Kumar Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Shchyglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.18. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/23/7/075003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (16), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.20150013. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit stresses on dislocation glide in single crystal superalloys: A three-dimensional discrete dislocation dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.276-290. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy implementation of displacement calculations in 3D discrete dislocation dynamics codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (28), pp.3206-3214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2014.949326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain disorientation on early fatigue crack propagation in face-centred-cubic polycristals: A three-dimensional dislocation dynamics investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (14), pp.5300-5310. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of particle induced dislocation structures using three-dimensional dislocation dynamics and strain gradient plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dislocation dynamics modelling for thermal fatigue of preferred oriented copper via patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyo-Jong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heung Nam Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (7), pp.788-791. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dislocation Climb by Bulk Diffusion in Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mordehai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (06), pp.899-925. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801992850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in precipitation hardened materials, a three dimension discrete dislocation dynamics modelling of the early cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Sun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3657-3669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701393159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation Behaviour of Interlocked StructuresMade of Ice: Influence of the Friction Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (8), pp.664 à 666. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200700111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316l steel surface grains: a three dimension discrete dislocation dynamics modelling of the early cycles. Part 2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp. 79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316L steel surface grains, a three dimension discrete dislocation dynamics modelling of the early cycles. Part-2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (01), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430500341250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degallaix a three dimensional discrete dislocation dynamics analysis of cyclic straining in 316L stainless steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp. 163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in AISI 316L steel surface grains: a three-dimensional discrete dislocation dynamics modelling of the early cycles. I: Dislocation microstructures and mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (22), pp. 2257-2275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of Zr-Ni-Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanna Carvalho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des effets de taille : plasticité à gradient vs dynamique des dislocations discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: a 3D DDD-XFEM investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Symposium on the Physics of Metal Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anter El Azab; Giacomo Po; Marc Fivel, Mar 2023, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: coupling DDD and XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting 2023 of the Condensed Matter Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural state and deformation mechanism dependency of the wear resistance of bulk metallic glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Stoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'état structural des verres métalliques base Zr-Cu sur les propriétés mécaniques et le comportement tribologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IICR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth process and crystal defects on sapphire brittleness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Conf. Crystal Growth Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gavalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés mécaniques des matériaux à haute vitesse de déformation par micro-compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Adogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Breumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Cavitation Unsteadiness and Erosion on a Plane Convex Hydrofoil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th U.S. National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in crystal plasticity simulations based on 3D Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycrystal : International workshop on the mechanics of polycrystalline materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DD simulations of Ni and Co Superalloys: investigation of the tension-compression asymmetry during creep under low stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mulmtiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics simulations of LCF and VHCF of copper single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Web Conference on Creep, Fatigue and Creep- Fatigue Interaction (CF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep Mechanisms in Advanced Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Nazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D investigations of indent induced plasticity by discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture 2019 (ICPDF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From Dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Berbenni &amp; Christian Motz, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion using Smoothed Particle Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SPHERIC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grain Disorientation on Early Fatigue Crack Propagation in FCC Polycrystals: Dislocation Dynamics Simulations and Corresponding Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India. pp.477-481, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12666-015-0754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of crack initiation and propagation in fatigue of FCC crystals studied by dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à l'érosion par cavitation de revêtements UHMWPE fritté et corrélation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bizi-Bandoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multiechelles de l'indentation de metaux CFC : de l'atome au milieu continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation microstructure, strain localisation and crack initiation in fatigue studied by 3D discrete dislocation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2008, 137th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux à topologie autobloquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Ice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bremerhaven Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue à faible amplitude dans l'acier 316L : étude en dynamique des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF A ZR-BASED BULK METALLIC GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mangourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Discussion Meeting of Thermodynamics of alloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases pour mieux appréhender les couplages en métallurgie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Blanc; Isabelle Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "Mécanique-microstructure-corrosion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Elsevier, 2018, Science des matériaux, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions fondamentales : outils de modélisation, de l'atome à l'échelle macrocopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Blanc; I. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "mécanique - microstructure - corrosion".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totten, George E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Handbook, Volume 18: Friction, Lubrication, and Wear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.290-301, 2018, 978-1-62708-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4017, 11 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du monocristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4016, 20 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barlemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.185943" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#229;back" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acd01b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahrami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102936" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Longsworth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104281" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longsworth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshi Meng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106234" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jover Carrasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Davo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-019-00310-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103129" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Muzy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201800219" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwen Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxin Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hartmaier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.02.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mallmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lilleodden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Amin-Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3H7N76-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288962v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Cordero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-015-1099-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Rajendran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shchyglo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/7/075003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90P5GBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robertson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-01" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.949326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gv Prasad Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.05.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Seok Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Jong Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansun Shin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.06.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDXDZRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801992850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Sun Shin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701393159" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Autruffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM00RK6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500341250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Kempf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wilde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Musiol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bornand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanna Carvalho de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Stoens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049631v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303963v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049637v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Morocho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049679v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066199v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Prasad Reddy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-015-0754-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344331v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mangourny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barlemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.185943" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#229;back" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acd01b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jover Carrasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Davo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103327" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshi Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102936" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103370" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Longsworth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longsworth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104449" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-019-00310-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103129" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Muzy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201800219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwen Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxin Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hartmaier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.02.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mallmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lilleodden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Cordero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-015-1099-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Amin-Ahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3H7N76-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robertson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-01" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Rajendran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shchyglo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/7/075003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90P5GBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.949326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gv Prasad Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.05.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Seok Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Jong Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansun Shin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.06.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDXDZRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801992850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Sun Shin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701393159" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Autruffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM00RK6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500341250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Kempf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wilde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Musiol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bornand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanna Carvalho de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Stoens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Morocho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066199v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Prasad Reddy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-015-0754-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344331v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572767v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mangourny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>