--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc FIVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear resistance and strain-softening sensitivity in the scratch response of a Cu47Zr46Al7 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Barlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1051, pp.185943. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.185943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cracking kinetics during cavitation erosion by in-situ X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Majkut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 584-585, pp.206423. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.206423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (11), pp.12312-12322. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Varoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Numodis: a new tool to model dislocation and surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonio Gonzalez Joa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Råback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acd01b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Manganese and Zirconium Dispersoids on Strain Localization in Aluminum Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jover Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.200. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103327. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamic investigations of persistent slip band formation in FCC metals under cyclical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanshi Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106234. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single layer graphene controlled surface and bulk indentation plasticity in copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.102936. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.102936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure modelling for material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.103370. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of stress on the cross-slip energy in face-centered cubic metals: A study using dislocation dynamics simulations and line tension models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.104281. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the cross-slip rate in face-centered cubic metals using an atomistic-based cross-slip model in dislocation dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.104449. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble collapse induced cavitation erosion: Plastic strain and energy dissipation investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.103749. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Cavitation Pit Distributions by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (2), pp.04019064. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric solid SPH solver with consistent treatment of particles close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-019-00310-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding frequency in cavitation erosion evolution tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D strain rate-dependent constitutive model of UHMWPE: From crystalline network to fibrillar structure behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.103129. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH modelling of a cavitation bubble collapse near an elasto-visco-plastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.420-439. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion Resistance Assessment and Comparison of Three Francis Turbine Runner Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Performance and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/MPC20180015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of primary creep in Ni base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi‐Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi-Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics study of creep behavior in Ni-base single crystal superalloys by a combined dislocation climb and vacancy diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Y2O3 nanoparticles on the twinning of single crystalline magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Lilleodden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.79 - 82. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic crystal plasticity versus discrete dislocation dynamics analysis of multilayer pile-up hardening in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1-2), pp.21-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-015-1099-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation/hydrogen interaction mechanisms in hydrided nanocrystalline palladium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Amin-Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Discrete Dislocation Dynamics Investigations of Fatigue Crack Initiation and Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2015.AL09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary combination of phase-field and discrete dislocation dynamics methods for investigating athermal plastic deformation in various realistic Ni-base single crystal superalloy microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Kumar Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Shchyglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.18. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/23/7/075003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (16), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.20150013. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit stresses on dislocation glide in single crystal superalloys: A three-dimensional discrete dislocation dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.276-290. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy implementation of displacement calculations in 3D discrete dislocation dynamics codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (28), pp.3206-3214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2014.949326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain disorientation on early fatigue crack propagation in face-centred-cubic polycristals: A three-dimensional dislocation dynamics investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (14), pp.5300-5310. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of particle induced dislocation structures using three-dimensional dislocation dynamics and strain gradient plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dislocation dynamics modelling for thermal fatigue of preferred oriented copper via patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyo-Jong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heung Nam Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (7), pp.788-791. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dislocation Climb by Bulk Diffusion in Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mordehai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (06), pp.899-925. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801992850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in precipitation hardened materials, a three dimension discrete dislocation dynamics modelling of the early cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Sun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3657-3669. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701393159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation Behaviour of Interlocked StructuresMade of Ice: Influence of the Friction Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (8), pp.664 à 666. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200700111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316l steel surface grains: a three dimension discrete dislocation dynamics modelling of the early cycles. Part 2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp. 79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316L steel surface grains, a three dimension discrete dislocation dynamics modelling of the early cycles. Part-2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (01), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430500341250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degallaix a three dimensional discrete dislocation dynamics analysis of cyclic straining in 316L stainless steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp. 163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in AISI 316L steel surface grains: a three-dimensional discrete dislocation dynamics modelling of the early cycles. I: Dislocation microstructures and mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (22), pp. 2257-2275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of Zr-Ni-Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanna Carvalho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des effets de taille : plasticité à gradient vs dynamique des dislocations discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: a 3D DDD-XFEM investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Symposium on the Physics of Metal Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anter El Azab; Giacomo Po; Marc Fivel, Mar 2023, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: coupling DDD and XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting 2023 of the Condensed Matter Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural state and deformation mechanism dependency of the wear resistance of bulk metallic glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Stoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'état structural des verres métalliques base Zr-Cu sur les propriétés mécaniques et le comportement tribologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IICR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth process and crystal defects on sapphire brittleness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Conf. Crystal Growth Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gavalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés mécaniques des matériaux à haute vitesse de déformation par micro-compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Adogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Breumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Cavitation Unsteadiness and Erosion on a Plane Convex Hydrofoil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th U.S. National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in crystal plasticity simulations based on 3D Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycrystal : International workshop on the mechanics of polycrystalline materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DD simulations of Ni and Co Superalloys: investigation of the tension-compression asymmetry during creep under low stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mulmtiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics simulations of LCF and VHCF of copper single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Web Conference on Creep, Fatigue and Creep- Fatigue Interaction (CF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep Mechanisms in Advanced Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Nazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D investigations of indent induced plasticity by discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture 2019 (ICPDF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From Dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Berbenni &amp; Christian Motz, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion using Smoothed Particle Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SPHERIC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grain Disorientation on Early Fatigue Crack Propagation in FCC Polycrystals: Dislocation Dynamics Simulations and Corresponding Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India. pp.477-481, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12666-015-0754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of crack initiation and propagation in fatigue of FCC crystals studied by dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à l'érosion par cavitation de revêtements UHMWPE fritté et corrélation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bizi-Bandoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multiechelles de l'indentation de metaux CFC : de l'atome au milieu continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation microstructure, strain localisation and crack initiation in fatigue studied by 3D discrete dislocation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2008, 137th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux à topologie autobloquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Ice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bremerhaven Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue à faible amplitude dans l'acier 316L : étude en dynamique des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF A ZR-BASED BULK METALLIC GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mangourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Discussion Meeting of Thermodynamics of alloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases pour mieux appréhender les couplages en métallurgie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Blanc; Isabelle Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "Mécanique-microstructure-corrosion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Elsevier, 2018, Science des matériaux, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions fondamentales : outils de modélisation, de l'atome à l'échelle macrocopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Blanc; I. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "mécanique - microstructure - corrosion".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totten, George E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Handbook, Volume 18: Friction, Lubrication, and Wear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.290-301, 2018, 978-1-62708-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4017, 11 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du monocristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4016, 20 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc FIVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear resistance and strain-softening sensitivity in the scratch response of a Cu47Zr46Al7 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Barlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1051, pp.185943. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.185943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical spectral model for shear transformation zone dynamics in heterogeneous metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bamney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Capolungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.106604. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cracking kinetics during cavitation erosion by in-situ X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Majkut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 584-585, pp.206423. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.206423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (11), pp.12312-12322. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Varoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modeling of higher-order kinematic hardening in strain gradient crystal plasticity based on discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105875. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Chéhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Josserond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Numodis: a new tool to model dislocation and surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonio Gonzalez Joa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Råback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/acd01b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct ageing of LPBF Al-1Fe-1Zr for high conductivity and mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Buttard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.119199. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti3SiC2-SiC multilayer thin films deposited by high temperature reactive chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the cross-slip rate in face-centered cubic metals using an atomistic-based cross-slip model in dislocation dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.104449. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of stress on the cross-slip energy in face-centered cubic metals: A study using dislocation dynamics simulations and line tension models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Longsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.104281. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure modelling for material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.103370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single layer graphene controlled surface and bulk indentation plasticity in copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.102936. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.102936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of material deformation during cavitation bubble collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103327. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamic investigations of persistent slip band formation in FCC metals under cyclical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanshi Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106234. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Manganese and Zirconium Dispersoids on Strain Localization in Aluminum Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Jover Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Davo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.200. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met11020200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Cavitation Pit Distributions by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (2), pp.04019064. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axisymmetric solid SPH solver with consistent treatment of particles close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-019-00310-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble collapse induced cavitation erosion: Plastic strain and energy dissipation investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.103749. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding frequency in cavitation erosion evolution tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D strain rate-dependent constitutive model of UHMWPE: From crystalline network to fibrillar structure behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.103129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH modelling of a cavitation bubble collapse near an elasto-visco-plastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.420-439. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi‐Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Thermal Stress in Semi-Transparent Oxide Crystals Grown by Czochralski and EFG Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.1800219. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/crat.201800219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion Resistance Assessment and Comparison of Three Francis Turbine Runner Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Performance and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/MPC20180015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of primary creep in Ni base superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics study of creep behavior in Ni-base single crystal superalloys by a combined dislocation climb and vacancy diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Y2O3 nanoparticles on the twinning of single crystalline magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Lilleodden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.79 - 82. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation/hydrogen interaction mechanisms in hydrided nanocrystalline palladium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Amin-Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Connétable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Döme Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic crystal plasticity versus discrete dislocation dynamics analysis of multilayer pile-up hardening in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1-2), pp.21-38. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00419-015-1099-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary combination of phase-field and discrete dislocation dynamics methods for investigating athermal plastic deformation in various realistic Ni-base single crystal superalloy microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan Kumar Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Shchyglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/23/7/075003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra—Part 2: Dynamic finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cavitation load spectra – Part 1: Static finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 344-345, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion: Using the target material as a pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (16), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical prediction of cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.20150013. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2015.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit stresses on dislocation glide in single crystal superalloys: A three-dimensional discrete dislocation dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwen Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hartmaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.276-290. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Discrete Dislocation Dynamics Investigations of Fatigue Crack Initiation and Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, p. 1-8. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2015.AL09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding cavitation erosion resistance of Ultra High Molecular Weight Polyethylene (UHMWPE) coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328-329, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy implementation of displacement calculations in 3D discrete dislocation dynamics codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (28), pp.3206-3214. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2014.949326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain disorientation on early fatigue crack propagation in face-centred-cubic polycristals: A three-dimensional dislocation dynamics investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (14), pp.5300-5310. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of particle induced dislocation structures using three-dimensional dislocation dynamics and strain gradient plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyung-Jun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berbenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dislocation dynamics modelling for thermal fatigue of preferred oriented copper via patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Seok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyo-Jong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heung Nam Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (7), pp.788-791. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dislocation Climb by Bulk Diffusion in Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Mordehai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (06), pp.899-925. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801992850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue in precipitation hardened materials, a three dimension discrete dislocation dynamics modelling of the early cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Sun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3657-3669. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701393159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation Behaviour of Interlocked StructuresMade of Ice: Influence of the Friction Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (8), pp.664 à 666. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200700111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316l steel surface grains: a three dimension discrete dislocation dynamics modelling of the early cycles. Part 2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp. 79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in 316L steel surface grains, a three dimension discrete dislocation dynamics modelling of the early cycles. Part-2: Persistent slip markings and micro-crack nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (01), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430500341250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degallaix a three dimensional discrete dislocation dynamics analysis of cyclic straining in 316L stainless steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 482, pp. 163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-strain fatigue in AISI 316L steel surface grains: a three-dimensional discrete dislocation dynamics modelling of the early cycles. I: Dislocation microstructures and mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (22), pp. 2257-2275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of Transparent Electrodes based on metallic nanowires by nitrides deposited by Plasma-Enhanced ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the deformation of a Zr-based metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas diffusion mechanisms within ALD and SALD (Spatial ALD) thin films for the encapsulation of perovskite-based photovoltaic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of Zr-Ni-Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoni-Zdziobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanna Carvalho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible strain-gradient crystal plasticity models : towards comprehensive modeling of size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des effets de taille : plasticité à gradient vs dynamique des dislocations discrètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: coupling DDD and XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting 2023 of the Condensed Matter Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural state and deformation mechanism dependency of the wear resistance of bulk metallic glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Stoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'état structural des verres métalliques base Zr-Cu sur les propriétés mécaniques et le comportement tribologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble (38000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IICR workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth process and crystal defects on sapphire brittleness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Labor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Conf. Crystal Growth Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack and dislocations interactions: a 3D DDD-XFEM investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Symposium on the Physics of Metal Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anter El Azab; Giacomo Po; Marc Fivel, Mar 2023, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Cavitation Unsteadiness and Erosion on a Plane Convex Hydrofoil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th U.S. National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in crystal plasticity simulations based on 3D Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycrystal : International workshop on the mechanics of polycrystalline materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DD simulations of Ni and Co Superalloys: investigation of the tension-compression asymmetry during creep under low stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mulmtiscale Materials Modeling (MMM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés mécaniques des matériaux à haute vitesse de déformation par micro-compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Adogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Breumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition of Ti3SiC2 thin films on SiC materials: process modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gavalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Mechanical Properties of Nanoparticles-Based Thin Films by Using Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2021 - 21st International Conference on Atomic Layer Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual (On-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D discrete dislocation dynamics simulations of LCF and VHCF of copper single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Web Conference on Creep, Fatigue and Creep- Fatigue Interaction (CF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep Mechanisms in Advanced Superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Nazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Strudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Defence Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D investigations of indent induced plasticity by discrete dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture 2019 (ICPDF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic plasticity: From Dislocation dynamics to mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Berbenni &amp; Christian Motz, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothed Particle Hydrodynamics simulations of cavitation bubble collapse induced plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Modelling of Wave Propagation in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion using Smoothed Particle Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction in Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the dynamics of pressure loading on a solid boundary from a collapsing cavitation bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation - CAV2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric SPH for solid mechanics: Treatment of particle close to the symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SPHERIC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction model for collapsing cavitation bubble near deformable solid boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Bubble Collapse Monitoring by Acoustic Emission in Laboratory Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Cavitation (CAV2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation bubble collapse detection by acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Ylönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentti Saarenrinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Miettinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM / SHF Conference on Hydraulic Machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.861851_ch35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of crack initiation and propagation in fatigue of FCC crystals studied by dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gv Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grain Disorientation on Early Fatigue Crack Propagation in FCC Polycrystals: Dislocation Dynamics Simulations and Corresponding Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G V Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Creep, Fatigue and Creep-Fatigue interaction (CF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kalpakkam, India. pp.477-481, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12666-015-0754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion in UHMWPE: a three-dimensional FEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liberec, Czech Republic. pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Fluid-Structure Interaction in Cavitation Erosion: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Cavitation (CAV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/656/1/012053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of impact load and prediction of material loss in cavitation erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Pitting: Using the Target Material as a Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4934747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of cavitation erosion in UHMWPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunda Kattekola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Complex Solids and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance à l'érosion par cavitation de revêtements UHMWPE fritté et corrélation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation induced damage: FEM inverse modeling of the flow aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation erosion resistance of ultra high molecular weight polyethylene coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bizi-Bandoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation /Air in Water Pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of cavitation pits to estimate bubble collapse pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Hydraulic Machines and Cavitation / Air in water pipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multiechelles de l'indentation de metaux CFC : de l'atome au milieu continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation microstructure, strain localisation and crack initiation in fatigue studied by 3D discrete dislocation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2008, 137th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fressangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des matériaux à topologie autobloquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Autruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue à faible amplitude dans l'acier 316L : étude en dynamique des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Ice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bremerhaven Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gas diffusion mechanisms within ALD and SALD (Spatial ALD) thin films for the encapsulation of perovskite-based photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anyssa Derj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF A ZR-BASED BULK METALLIC GLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mangourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Discussion Meeting of Thermodynamics of alloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions fondamentales : outils de modélisation, de l'atome à l'échelle macrocopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thuinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Blanc; I. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "mécanique - microstructure - corrosion".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totten, George E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Handbook, Volume 18: Friction, Lubrication, and Wear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.290-301, 2018, 978-1-62708-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases pour mieux appréhender les couplages en métallurgie physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Blanc; Isabelle Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage "Mécanique-microstructure-corrosion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Elsevier, 2018, Science des matériaux, 978-1-78405-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4017, 11 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité cristalline et transition d'échelle : cas du monocristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI, M4016, 20 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barlemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.185943" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#229;back" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acd01b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jover Carrasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Davo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103327" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshi Meng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102936" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103370" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Longsworth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longsworth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104449" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-019-00310-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103129" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Muzy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201800219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwen Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxin Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hartmaier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.02.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mallmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lilleodden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Cordero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-015-1099-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Amin-Ahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3H7N76-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robertson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-01" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Rajendran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shchyglo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/7/075003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90P5GBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.949326" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gv Prasad Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.05.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Seok Kim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Jong Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansun Shin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.06.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDXDZRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801992850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Sun Shin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701393159" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Autruffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM00RK6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500341250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572759v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Kempf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wilde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Musiol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bornand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanna Carvalho de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Stoens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Morocho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049685v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066199v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Prasad Reddy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-015-0754-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344331v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572767v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mangourny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449220v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laffont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barlemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.185943" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bamney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Capolungo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105875" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R&#229;back" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/acd01b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128815" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longsworth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Longsworth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Sarkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahrami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102936" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshi Meng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106234" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Jover Carrasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Davo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11020200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Yl&#246;nen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentti Saarenrinne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Miettinen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Joshi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-019-00310-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103749" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.06.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Muzy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Labor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cabane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201800219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/MPC20180015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Strudel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwen Gao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxin Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hartmaier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.02.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Mallmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lilleodden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Amin-Ahmadi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;me Tanguy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delmelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3H7N76-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Cordero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-015-1099-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Rajendran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shchyglo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/7/075003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chandra Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934747" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2015.0013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.11.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90P5GBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robertson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-01" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.949326" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gv Prasad Reddy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.05.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Seok Kim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Jong Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansun Shin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.06.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDXDZRB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mordehai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801992850" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Sun Shin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701393159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Autruffe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700111" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM00RK6Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513621v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500341250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Kempf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wilde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Musiol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Parmentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cross" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381148v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bornand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanna Carvalho de Souza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Stoens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guignier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Morocho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049679v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049667v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Breumier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827901v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Salhi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427025v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404432v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404366v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066199v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692512v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnsen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch35" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459847v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V Prasad Reddy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-015-0754-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunda Kattekola" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298387v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012053" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134270v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134268v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134458v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134466v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bizi-Bandoki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015575v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597486v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Provost" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyssa Derj" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medjoubi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920008v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mangourny" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062121v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165945v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165940v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>