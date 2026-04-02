--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -806,325 +806,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance judiciaire de la firme : une étude exploratoire du succès des entreprises devant les conseils des prud'hommes</w:t>
+                <w:t xml:space="preserve">An organizational learning perspective of the contracting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+                <w:t xml:space="preserve">Fabrice Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.8-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1476127011399182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738050v1</w:t>
+                <w:t xml:space="preserve">halshs-01019320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organizational learning perspective of the contracting process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Puthod</w:t>
+                <w:t xml:space="preserve">La protection de l'innovation : utilisation alternative et combinée de méthodes par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.119-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01019320v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'innovation : utilisation alternative et combinée de méthodes par les entreprises françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La performance judiciaire de la firme : une étude exploratoire du succès des entreprises devant les conseils des prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (3), pp.119-152</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.131-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803755v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does justice influence the paths to the court ? Studying the moderating role of justice perceptions in rights breach events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,273 +1776,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes 6-8 juin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le désinvestissement face au risque de défaillance en contexte PME : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Conférence de l’Association Internationale de Management Stratégique (AIMS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129170v1</w:t>
+                <w:t xml:space="preserve">hal-01833931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes</w:t>
+                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes 6-8 juin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Conférence de l’Association Internationale de Management Stratégique (AIMS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01848170v1</w:t>
+                <w:t xml:space="preserve">hal-02129170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désinvestissement face au risque de défaillance en contexte PME : une approche exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS</w:t>
+              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833931v1</w:t>
+                <w:t xml:space="preserve">halshs-01848170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simultanéité des stratégies d'ouverture et de protection pour la performance de l'innovation, s'agit-il vraiment d'un paradoxe?</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme du contrat : influence de la confiance et des caractéristiques individuelles dans le cadre d'une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,51 +3463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FB27B9"/>
+    <w:nsid w:val="9E759AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-frechet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3878-7893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077410416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-024-00874-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ra&#238;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lumineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Puthod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127011399182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frechet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.15473abstract" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha El Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-frechet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3878-7893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077410416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-024-00874-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ra&#238;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lumineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Puthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127011399182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frechet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.15473abstract" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha El Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>