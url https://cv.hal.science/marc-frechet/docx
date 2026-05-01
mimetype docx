--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -806,325 +806,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organizational learning perspective of the contracting process</w:t>
+                <w:t xml:space="preserve">La performance judiciaire de la firme : une étude exploratoire du succès des entreprises devant les conseils des prud'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lumineau</w:t>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.131-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01019320v1</w:t>
+                <w:t xml:space="preserve">halshs-00738050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'innovation : utilisation alternative et combinée de méthodes par les entreprises françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">An organizational learning perspective of the contracting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.8-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1476127011399182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803755v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01019320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance judiciaire de la firme : une étude exploratoire du succès des entreprises devant les conseils des prud'hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection de l'innovation : utilisation alternative et combinée de méthodes par les entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Fréchet</w:t>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.131-158</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.119-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738050v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does justice influence the paths to the court ? Studying the moderating role of justice perceptions in rights breach events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,273 +1776,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le désinvestissement face au risque de défaillance en contexte PME : une approche exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes 6-8 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Conférence de l’Association Internationale de Management Stratégique (AIMS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833931v1</w:t>
+                <w:t xml:space="preserve">hal-02129170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes 6-8 juin.</w:t>
+                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Conférence de l’Association Internationale de Management Stratégique (AIMS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129170v1</w:t>
+                <w:t xml:space="preserve">halshs-01848170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational antecedents of exploration and exploitation in SMEs: The role of structural and resource attributes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le désinvestissement face au risque de défaillance en contexte PME : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01848170v1</w:t>
+                <w:t xml:space="preserve">hal-01833931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simultanéité des stratégies d'ouverture et de protection pour la performance de l'innovation, s'agit-il vraiment d'un paradoxe?</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme du contrat : influence de la confiance et des caractéristiques individuelles dans le cadre d'une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2680,332 +2680,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+                <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Libran Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077324v1</w:t>
+                <w:t xml:space="preserve">hal-05076539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding sustainability thinking in vocational education in arts and crafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New economic and social business models to support young entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Libran Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kuntz</w:t>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076539v1</w:t>
+                <w:t xml:space="preserve">hal-05077324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the dimensions of social inclusion in vocational education in arts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli-Pekka Räty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3040,103 +3040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill needs assessment for the arts and crafts sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Lupu</w:t>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Libran Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Jean Monnet; LAB University. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3463,51 +3463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E759AFC"/>
+    <w:nsid w:val="24096322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-frechet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3878-7893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077410416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-024-00874-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ra&#238;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lumineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Puthod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127011399182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frechet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.15473abstract" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha El Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-frechet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3878-7893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077410416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Achbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2024.114548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-024-00874-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ra&#238;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.106.0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lumineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Puthod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127011399182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalayer Rouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frechet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.15473abstract" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha El Idrissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Lupu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Libran Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kuntz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka R&#228;ty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.liar.2019.01.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>