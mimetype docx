--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -3463,51 +3463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24096322"/>
+    <w:nsid w:val="56209C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>