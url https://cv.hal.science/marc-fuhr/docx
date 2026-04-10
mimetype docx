--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1295,762 +1295,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Janssen</w:t>
+                <w:t xml:space="preserve">Changes of forest cover and disturbance regimes in the mountain forests of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Firm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.021⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 388, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605071v1</w:t>
+                <w:t xml:space="preserve">hal-02606015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of forest cover and disturbance regimes in the mountain forests of the Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Seidl</w:t>
+                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Motta</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Firm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 388, pp.43-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606015v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boulanger</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Debaive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (4), pp.1180-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02605512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02607303v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t>
+                <w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/67870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607137v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t>
+                <w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/67870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608670v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser et quantifier les services écosystémiques forestiers à l'échelle des petits territoires</w:t>
               </w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biodiversity patterns of saproxylic beetles shaped by habitat limitation or dispersal limitation? A case study in unfragmented montane forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,64 +2330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 354, pp.224-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,64 +2676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,216 +4733,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des forêts de montagne des Alpes du Nord - Mise en réseau des Placettes Permanentes de suivi et construction d'une Base de Données associée - Rapport final</w:t>
+                <w:t xml:space="preserve">Dynamique des grandes trouées en forêt de montagne (Alpes du Nord) - Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maldonado</w:t>
+                <w:t xml:space="preserve">J. Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tardif</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.80</w:t>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591434v1</w:t>
+                <w:t xml:space="preserve">hal-02591436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des grandes trouées en forêt de montagne (Alpes du Nord) - Rapport d'avancement</w:t>
+                <w:t xml:space="preserve">Dynamique des forêts de montagne des Alpes du Nord - Mise en réseau des Placettes Permanentes de suivi et construction d'une Base de Données associée - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gatel</w:t>
+                <w:t xml:space="preserve">Eric Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Breton</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.21</w:t>
+                <w:t xml:space="preserve">Philippe Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591436v1</w:t>
+                <w:t xml:space="preserve">hal-02591434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil d'évaluation de la valeur écologique et application à la gestion patrimoniale des milieux forestiers</w:t>
               </w:r>
@@ -5036,311 +5036,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes forêts : des habitats qui participent à la biodiversité des territoires montagnards</w:t>
+                <w:t xml:space="preserve">Projet Contracer. Connaissance et gestion de la biodiversité des forêts alluviales de la vallée du Rhône : évaluation et contrôle de l'équilibre dynamique entre la pression invasive de l'érable negundo et les pressions défensives des communautés natives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mentel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">N. Gubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588560v1</w:t>
+                <w:t xml:space="preserve">hal-02588559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Contracer. Connaissance et gestion de la biodiversité des forêts alluviales de la vallée du Rhône : évaluation et contrôle de l'équilibre dynamique entre la pression invasive de l'érable negundo et les pressions défensives des communautés natives</w:t>
+                <w:t xml:space="preserve">Les jeunes forêts : des habitats qui participent à la biodiversité des territoires montagnards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gubry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02588559v1</w:t>
+                <w:t xml:space="preserve">hal-02588560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des forêts de montagne des Alpes du nord. Recensement des placettes de suivi et des données prélevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6163,1019 +6163,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than trees: a European scientific network to assess the relationships between forest structural heterogeneity, multi-taxon biodiversity, and carbon storage</w:t>
+                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antonini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606772v1</w:t>
+                <w:t xml:space="preserve">hal-02606764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Antonini</w:t>
+                <w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
+              <w:t xml:space="preserve">IUFRO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606764v1</w:t>
+                <w:t xml:space="preserve">hal-02607195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t>
+                <w:t xml:space="preserve">Outils innovants pour une gestion collective de la ressource forêt bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Envihonalp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607195v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils innovants pour une gestion collective de la ressource forêt bois</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Envihonalp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806873v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">More than trees: a European scientific network to assess the relationships between forest structural heterogeneity, multi-taxon biodiversity, and carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burrascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01462020v1</w:t>
+                <w:t xml:space="preserve">hal-02606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t>
+                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nusillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604904v1</w:t>
+                <w:t xml:space="preserve">hal-02604903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
+              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604903v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circuits courts de valorisation du bois dans les PNR Rhône-Alpins - Réflexions au fil de l'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs PSDR4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607336v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits courts de valorisation du bois dans les PNR Rhône-Alpins - Réflexions au fil de l'eau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs PSDR4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807701v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t>
               </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,51 +7325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the forest structures that optimize both biodiversity conservation and rockfall protection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,51 +7860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing biodiversity conservation and rockfall protection in mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,402 +9196,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t>
+                <w:t xml:space="preserve">Dendro-microhabitats - Facteurs clés pour leur présence, impact de la gestion courante et biodiversité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Debaive</w:t>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">D. Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.95-101, 2016, 978-2-7430-2180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605526v1</w:t>
+                <w:t xml:space="preserve">hal-02604998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-microhabitats - Facteurs clés pour leur présence, impact de la gestion courante et biodiversité associée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Chauvin</w:t>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.95-101, 2016, 978-2-7430-2180-1</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604998v1</w:t>
+                <w:t xml:space="preserve">hal-02604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+                <w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604804v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion and perspectives</w:t>
               </w:r>
@@ -9996,51 +9996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Firm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Weyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01543.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F34BE382C38C52DDD57CDEAC463151D058C7815/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01399.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jancke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;hl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Jourget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutreve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Del&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maldonado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mentel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gubry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pantalacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ingrassia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Firm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Weyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01543.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F34BE382C38C52DDD57CDEAC463151D058C7815/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01399.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jancke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;hl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Jourget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutreve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Del&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maldonado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gubry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mentel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pantalacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ingrassia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>