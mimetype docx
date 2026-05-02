--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1295,295 +1295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of forest cover and disturbance regimes in the mountain forests of the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bebi</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seidl</w:t>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Motta</w:t>
+                <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Firm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 388, pp.43-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606015v1</w:t>
+                <w:t xml:space="preserve">hal-02605512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snags and large trees drive higher tree microhabitat densities in strict forest reserves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">Changes of forest cover and disturbance regimes in the mountain forests of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">R. Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boulanger</w:t>
+                <w:t xml:space="preserve">R. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Debaive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">D. Firm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 389, pp.176-186. </w:t>
+              <w:t xml:space="preserve">, 2017, 388, pp.43-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605512v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
               </w:r>
@@ -2330,64 +2330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2676,64 +2676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2778,226 +2778,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des différents services écosystémiques. Compte rendu de l’atelier 4</w:t>
+                <w:t xml:space="preserve">Evaluation multifonctionnelle des chantiers forestiers Bois-Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">F. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fortin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">E. Cacot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126, pp.125-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446900v1</w:t>
+                <w:t xml:space="preserve">hal-02598561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multifonctionnelle des chantiers forestiers Bois-Energie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation des différents services écosystémiques. Compte rendu de l’atelier 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Meur</w:t>
+                <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cacot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.431-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598561v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation d’une ressource territoriale : le bois-énergie en Auvergne</w:t>
               </w:r>
@@ -3102,381 +3102,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, naturalité, humanité : pour inspirer la gestion des forêts. Compte rendu de colloque (Chambéry, 27-31 octobre 2008)</w:t>
+                <w:t xml:space="preserve">Gestion multifonctionnelle des forêts de montagne, quels compromis entre les fonctions de protection et conservation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Brun</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2010012⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 20 - p. 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554706v1</w:t>
+                <w:t xml:space="preserve">hal-00540225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion multifonctionnelle des forêts de montagne, quels compromis entre les fonctions de protection et conservation ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compromises in data selection in a meta-analysis of biodiversity in managed and unmanaged forests: response to Halme et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.06⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.1157-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01543.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540225v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromises in data selection in a meta-analysis of biodiversity in managed and unmanaged forests: response to Halme et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité, naturalité, humanité : pour inspirer la gestion des forêts. Compte rendu de colloque (Chambéry, 27-31 octobre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, p. 67 - p. 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01543.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02593358v1</w:t>
+                <w:t xml:space="preserve">hal-00554706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity differences between managed and unmanaged forests: meta-analysis of species richness in Europe</w:t>
               </w:r>
@@ -3488,77 +3488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.101-112. </w:t>
@@ -3828,265 +3828,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la biodiversité dans les forêts aménagées de Guyane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent origin of a large part of the forest cover in the Gabon coastal area based on stable carbon isotope data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Delègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dutreve</w:t>
+                <w:t xml:space="preserve">D. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 129, pp.106-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443396v1</w:t>
+                <w:t xml:space="preserve">hal-02672119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent origin of a large part of the forest cover in the Gabon coastal area based on stable carbon isotope data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de la biodiversité dans les forêts aménagées de Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Delègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Catherine Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schwartz</w:t>
+                <w:t xml:space="preserve">Bruno Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André A. Mariotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Nasi</w:t>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (sp), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672119v1</w:t>
+                <w:t xml:space="preserve">hal-03443396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4325,185 +4325,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDRGUI : un outil d'extraction de variables LiDAR pour décrire les structures forestières. Livrable n° 2 : Exemple d'utilisation pour la détection des forêts matures</w:t>
+                <w:t xml:space="preserve">LiDRGUI : un outil d'extraction de variables LiDAR pour décrire les structures forestières. Livrable n° 1 : présentation de l'outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608668v1</w:t>
+                <w:t xml:space="preserve">hal-02608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDRGUI : un outil d'extraction de variables LiDAR pour décrire les structures forestières. Livrable n° 1 : présentation de l'outil</w:t>
+                <w:t xml:space="preserve">LiDRGUI : un outil d'extraction de variables LiDAR pour décrire les structures forestières. Livrable n° 2 : Exemple d'utilisation pour la détection des forêts matures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608665v1</w:t>
+                <w:t xml:space="preserve">hal-02608668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'ancienneté du couvert forestier et de la maturité des peuplements sur la biodiversité des forêts de Chartreuse</w:t>
               </w:r>
@@ -4647,77 +4647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une grille d'évaluation multifonctionnelle des chantiers forestiers Bois-Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cacot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5036,255 +5036,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Contracer. Connaissance et gestion de la biodiversité des forêts alluviales de la vallée du Rhône : évaluation et contrôle de l'équilibre dynamique entre la pression invasive de l'érable negundo et les pressions défensives des communautés natives</w:t>
+                <w:t xml:space="preserve">Les jeunes forêts : des habitats qui participent à la biodiversité des territoires montagnards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Saccone</w:t>
+                <w:t xml:space="preserve">N. Mentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2006, pp.21</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588559v1</w:t>
+                <w:t xml:space="preserve">hal-02588560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes forêts : des habitats qui participent à la biodiversité des territoires montagnards</w:t>
+                <w:t xml:space="preserve">Projet Contracer. Connaissance et gestion de la biodiversité des forêts alluviales de la vallée du Rhône : évaluation et contrôle de l'équilibre dynamique entre la pression invasive de l'érable negundo et les pressions défensives des communautés natives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mentel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">P. Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588560v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des forêts de montagne des Alpes du nord. Recensement des placettes de suivi et des données prélevées</w:t>
               </w:r>
@@ -6163,510 +6163,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Burrascano</w:t>
+                <w:t xml:space="preserve">A. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. B. de Andrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Odor</w:t>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Antonini</w:t>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
+              <w:t xml:space="preserve">IUFRO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606764v1</w:t>
+                <w:t xml:space="preserve">hal-02607195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t>
+                <w:t xml:space="preserve">Outils innovants pour une gestion collective de la ressource forêt bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Envihonalp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607195v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils innovants pour une gestion collective de la ressource forêt bois</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Envihonalp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806873v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’une interface innovante entre chercheurs et gestionnaires pour la gestion d’une crise d’instabilité gravitaire en espace protégé de montagne: l’exemple du Mont Granier en 2016 (Réserve naturelle des Hauts de Chartreuse, France)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burrascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01462020v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than trees: a European scientific network to assess the relationships between forest structural heterogeneity, multi-taxon biodiversity, and carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6702,277 +6702,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
+              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604903v1</w:t>
+                <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+                <w:t xml:space="preserve">C. Moliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607336v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts de valorisation du bois dans les PNR Rhône-Alpins - Réflexions au fil de l'eau.</w:t>
               </w:r>
@@ -6984,51 +6984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,64 +7312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multifonctionnelle des chantiers forestiers bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7981,77 +7981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hjältén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER-Net Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Leipzig, Germany. pp.24</w:t>
@@ -9327,77 +9327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,64 +9465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,51 +9616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ingrassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,51 +9996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Firm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Weyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.06" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01543.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F34BE382C38C52DDD57CDEAC463151D058C7815/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01399.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jancke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;hl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Jourget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutreve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Del&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maldonado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gubry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mentel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pantalacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ingrassia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Firm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.21.10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Weyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/53707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48452" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.06" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01543.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F34BE382C38C52DDD57CDEAC463151D058C7815/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01399.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jancke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;hl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Jourget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Del&#232;gue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutreve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5290" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maldonado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mentel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gubry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01806873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01807701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957721v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pantalacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ingrassia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>