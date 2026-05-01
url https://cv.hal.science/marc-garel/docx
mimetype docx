--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1136,295 +1136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+                <w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Antoine Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+                <w:t xml:space="preserve">hal-03456814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perhirin</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Creff</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456814v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t>
               </w:r>
@@ -1940,295 +1940,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gaussier</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouailler</w:t>
+                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Champaud</w:t>
+                <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Garcin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272295v1</w:t>
+                <w:t xml:space="preserve">hal-03159104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">M. Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
+                <w:t xml:space="preserve">Edouard Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Repeta</w:t>
+                <w:t xml:space="preserve">Edwige Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159104v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
               </w:r>
@@ -2476,295 +2476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
+                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Tanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Simon</w:t>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055577v1</w:t>
+                <w:t xml:space="preserve">hal-02297216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Zeghal</w:t>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297216v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t>
               </w:r>
@@ -3012,265 +3012,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of endobacteria in the gastrodermis of a Mediterranean gorgonian coral, Paramuricea clavata, using fluorescence in situ hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie La Rivière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2975-y⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365605v1</w:t>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Localization of endobacteria in the gastrodermis of a Mediterranean gorgonian coral, Paramuricea clavata, using fluorescence in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2975-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t>
               </w:r>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic responses to hydrostatic pressure in the ocean - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of marine extracellular polymeric substances by deep-sea prokaryotes in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t>
@@ -5174,103 +5174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5485,51 +5485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A359F105"/>
+    <w:nsid w:val="639D1750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5633,51 +5633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E85FF14E"/>
+    <w:nsid w:val="A4E33FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5781,51 +5781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65049020"/>
+    <w:nsid w:val="2B92873F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6018,51 +6018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-garel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4374-5905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03513824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-garel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4374-5905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03513824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>