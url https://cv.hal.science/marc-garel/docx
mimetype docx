--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1136,295 +1136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t>
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perhirin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456814v1</w:t>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal plumes as hotspots for deep-ocean heterotrophic microbial biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Antoine Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Vanessa Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26877-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopelagic microbial carbon production correlates with diversity across different marine particle fractions</w:t>
               </w:r>
@@ -2476,295 +2476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Lisa Tanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Baumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Gwenola Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297216v1</w:t>
+                <w:t xml:space="preserve">hal-02055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Bioluminescence: Light Emission in Photobacterium phosphoreum Is Not Under Quorum-Sensing Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Tanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Simon</w:t>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055577v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Retaining Sampler and High-Pressure Systems to Study Deep-Sea Microbes Under in situ Conditions</w:t>
               </w:r>
@@ -3012,265 +3012,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of endobacteria in the gastrodermis of a Mediterranean gorgonian coral, Paramuricea clavata, using fluorescence in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Casalot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2975-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+                <w:t xml:space="preserve">hal-01365605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of endobacteria in the gastrodermis of a Mediterranean gorgonian coral, Paramuricea clavata, using fluorescence in situ hybridization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163, </w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2975-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t>
               </w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t>
@@ -5174,103 +5174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5485,51 +5485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639D1750"/>
+    <w:nsid w:val="3A2004D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5633,51 +5633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4E33FD3"/>
+    <w:nsid w:val="2D016E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5781,51 +5781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B92873F"/>
+    <w:nsid w:val="291B84D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6018,51 +6018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-garel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4374-5905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03513824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-garel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4374-5905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mio.osupytheas.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Foscari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.J. Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ababou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Memery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-20-4165-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M J Baumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03456814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perhirin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26877-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00880-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nerini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24738-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.588771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Da Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Santini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-016-0822-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Colwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12084" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Talla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenoble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2011.00285.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aussignargues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.028670-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Toubal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540903513766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kriwy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.07.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HT2LG7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03513824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>