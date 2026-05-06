--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Gelgon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tau-safety: a privacy model for sequential publication with arbitrary updates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisation de cubes de données par des partitions d’ensembles de n-uplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gestion de données multidimensionnelles ou incertaines (Ed. D. Gross-Amblard), 20 (5), pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of a global Gaussian mixture by decentralized aggregations of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost variational-Bayes technique for merging mixtures of probabilistic principal component analyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsimonious reduction of Gaussian mixture models with a variational-Bayes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.850-858. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive unsupervised classication and visualization for browsing an image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossip-based computation of a Gaussian mixture model for distributed multimedia indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Gaussian mixture models into a tree for scaling up speaker retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (11), pp.1314-1319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of the trajectories of multiple moving objects in an image sequence with a PMHT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering and associating the trajectories of multiple moving objects in an image sequence with a PMHT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.19--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and querying documents in an audio database management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.105--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing a personal image collection with statistical model-based ICL clustering on spatio-temporal camera phone meta-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (5-6), pp.119--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level motion-based graph representation and labeling for tracking a spatial image partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (4), pp.725-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to shot change detection and camera motion characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (7), pp.1030-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Attempt to Computing Generic Set Partitions: Delegation to an SQL Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'2014 (Database and Expert System Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Data Cubes as Partitions of Sets of Tuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche algébrique au problème du consensus de partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissance (EGC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.269-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach to ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Pattern Recognition (ICPR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1301-1306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From K-anonymity to Differential Privacy back to K -anonymity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and robust approach to estimating a probabilistic mixture model for structuring distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Int. conf on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.372-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust probabilistic mixture modelling of a distributed data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.Symp. on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion bayésienne de mélanges de gaussiennes par une approche variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFIA (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.xxx-xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation dynamique de classification d'images semi-supervisée incrémentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Society of Statistics (SFC-CLADAG'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Denis de la Réunion, France. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of probabilistic PCA mixtures with a variational-Bayes technique over parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IAPR Int. Conf. on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istambul, Turkey. pp.702 - 705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-temporal structuring of a personal image database with two-level variational-Bayes mixture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Multimedia Retrieval workshop (AMR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HHI Berlin, Jun 2008, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09 - Workshop Interdisciplinaire sur la Securite Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsimonious variational-Bayes mixture aggregation with a Poisson prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.280-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast aggregation of Student mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.312-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental semi-supervised clustering in a data stream with a flock of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computing (CEC'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2009, Trondheim, Norway. pp.3067-3074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-based reduction of Gaussian mixture models with a variational-Bayes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tampa, United States. pp.450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM summit, Networked &amp; Electronic Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge : projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'08 - Workshop Interdisciplinaire sur la Securite Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized learning of a Gaussian Mixture with variational Bayes-based aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euromicro Int. Conf. on Parallel and Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromicro/LAAS, Feb 2008, Toulouse, France. pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental clustering in a data stream with a flock of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Society of Statistics (SFC-CLADAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Safim@ge platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Electronic Media Forum (NEM'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Saint-Malo, France. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to distributed probabilistic model selection for decentralized content-based indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Digital Information Management (ICDIM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tracking of hierarchical partitions with approximate KL-divergence for geo-temporal organization of personal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium of applied computing (SAC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seoul, South Korea. pp.1088-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle incrémentale hiérarchique d'une collection d'images pour sa gestion sur un mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, France. pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Distributed Learning of a Multimedia Class for Content-based Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Euromicro Conference on Parallel, Distributed and Network-based Processing (PDP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montbeliard-Sochaux, France, France. pp.373--379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation légère de mélanges de lois gaussiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and Usage Profiling in a Multi-Platform Service Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptivity and User Modeling in Interactive Systems (ABIS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hildersheim, Germany. pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast incremental clustering of Gaussian mixture speaker models for scaling up retrieval in on-line broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering of mixture models for scaling up speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on applied computing (SAC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France, France. pp.1369-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de partitions géo-temporelles à partir d'une divergence de Kullback-Leibler modifiée en vue de la navigation dans une collection d'images personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées CORESA'2006 (Compression et Représentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost distributed learning of a Gaussian mixture model for multimedia content-based indexing on a P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMM Workshop on Multimedia Information Retrieval (MIR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Singapore, Singapore. pp.44--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Tracking Hierarchical Geographical & Temporal Partitions for Image Collection Management on Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ACM Multimedia (ACM'MM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Singapore. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAT: A Multiscale Spatial Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couronné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference: Informatics for Environmental Protection (Enviroinfo 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brno, Czech Republic, Czech Republic. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation statistique spatio-temporelle d'une collection d'images acquises d'un terminal mobile géolocalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, LAAS/Toulouse, France. pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Visages en utilisant les Machines à Vecteurs de Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Essannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, ENSTB, Brest, France, France. pp.31--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid spatio-temporal structuring and browsing of an image collection acquired from a personal camera phone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental statistical geo-temporal structuring of a personal camera phone image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, United Kingdom. pp.878-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Linguistic Summarization Technique for TV Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Saint-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference of Fuzzy Systems (FUZZ-IEEE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, United States. pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection and tracking for video surveillance applications in a low-density environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Visual communications and image processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lugano, Switzerland, Switzerland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal organization of one's personal image collection with model-based ICL-clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd Int. Workshop on Content-Based Multimedia Indexing (CBMI'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object-Oriented Schema for Querying Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented. Information Systems, 8th International Conference (OOIS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Multimedia Diaries of Mobile Device Users Need Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile HCI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the personal multimedia collection of a mobile device user based on geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using face detection for browsing personal slow video in a small terminal and worn camera context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece. pp.1062-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Region Tracking Method with Failure Detection for an Interactive Video Indexing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Information and Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, France. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de vidéos pour des interfaces de consultation avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'études et d'échanges "COmpression et REprésentation des Signaux Audiovisuels" (CORESA 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.207--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining a Structured Spatio-Temporal Representation of Video Content for Efficient Visualization and Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Freiburg, Germany. pp.595-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de vidéos par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des signaux Audiovisuels (CORESA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNET, Mar 1997, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level graph labeling approach to motion-based segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Computer Vision and Pattern Recognition (CVPR'1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, San Jose, Puerto Rico. pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building object-based hyperlinks in videos: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hammoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.45-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced storing of personal content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Myka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Yrjänainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : PCT/FI02/00277. 2004, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-level aggregation of probabilistic PCA mixtures using variational-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus entre partitions : un point de vue algébrique dans le treillis des partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Partitions within SQL Queries: A Dead End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Approach to Shot Change Detection and Camera Motion Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3304, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level graph labeling approach to motion-based segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3054, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Gelgon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tau-safety: a privacy model for sequential publication with arbitrary updates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisation de cubes de données par des partitions d’ensembles de n-uplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gestion de données multidimensionnelles ou incertaines (Ed. D. Gross-Amblard), 20 (5), pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of a global Gaussian mixture by decentralized aggregations of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.245-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost variational-Bayes technique for merging mixtures of probabilistic principal component analyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsimonious reduction of Gaussian mixture models with a variational-Bayes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.850-858. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive unsupervised classication and visualization for browsing an image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossip-based computation of a Gaussian mixture model for distributed multimedia indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Gaussian mixture models into a tree for scaling up speaker retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (11), pp.1314-1319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of the trajectories of multiple moving objects in an image sequence with a PMHT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering and associating the trajectories of multiple moving objects in an image sequence with a PMHT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.19--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and querying documents in an audio database management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.105--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing a personal image collection with statistical model-based ICL clustering on spatio-temporal camera phone meta-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (5-6), pp.119--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level motion-based graph representation and labeling for tracking a spatial image partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (4), pp.725-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to shot change detection and camera motion characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (7), pp.1030-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Classification of Personal Data: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national Protection de la Vie Privée (APVP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Attempt to Computing Generic Set Partitions: Delegation to an SQL Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'2014 (Database and Expert System Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche algébrique au problème du consensus de partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissance (EGC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.269-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Data Cubes as Partitions of Sets of Tuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach to ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Pattern Recognition (ICPR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1301-1306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From K-anonymity to Differential Privacy back to K -anonymity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust probabilistic mixture modelling of a distributed data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.Symp. on Intelligent Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and robust approach to estimating a probabilistic mixture model for structuring distributed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Int. conf on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.372-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion bayésienne de mélanges de gaussiennes par une approche variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFIA (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France. pp.xxx-xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation dynamique de classification d'images semi-supervisée incrémentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Society of Statistics (SFC-CLADAG'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St Denis de la Réunion, France. pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of probabilistic PCA mixtures with a variational-Bayes technique over parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IAPR Int. Conf. on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istambul, Turkey. pp.702 - 705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-temporal structuring of a personal image database with two-level variational-Bayes mixture estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Multimedia Retrieval workshop (AMR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HHI Berlin, Jun 2008, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsimonious variational-Bayes mixture aggregation with a Poisson prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.280-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09 - Workshop Interdisciplinaire sur la Securite Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast aggregation of Student mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Attar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (Eusipco'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.312-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental semi-supervised clustering in a data stream with a flock of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computing (CEC'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2009, Trondheim, Norway. pp.3067-3074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEM summit, Networked &amp; Electronic Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-based reduction of Gaussian mixture models with a variational-Bayes approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tampa, United States. pp.450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safim@ge : projets de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'08 - Workshop Interdisciplinaire sur la Securite Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized learning of a Gaussian Mixture with variational Bayes-based aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euromicro Int. Conf. on Parallel and Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromicro/LAAS, Feb 2008, Toulouse, France. pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental clustering in a data stream with a flock of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Society of Statistics (SFC-CLADAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Safim@ge platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Electronic Media Forum (NEM'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Saint-Malo, France. pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to distributed probabilistic model selection for decentralized content-based indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Digital Information Management (ICDIM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tracking of hierarchical partitions with approximate KL-divergence for geo-temporal organization of personal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium of applied computing (SAC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seoul, South Korea. pp.1088-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation légère de mélanges de lois gaussiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration géo-temporelle incrémentale hiérarchique d'une collection d'images pour sa gestion sur un mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, France. pp.122-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Distributed Learning of a Multimedia Class for Content-based Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Euromicro Conference on Parallel, Distributed and Network-based Processing (PDP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montbeliard-Sochaux, France, France. pp.373--379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast incremental clustering of Gaussian mixture speaker models for scaling up retrieval in on-line broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and Usage Profiling in a Multi-Platform Service Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Betge-Brezetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptivity and User Modeling in Interactive Systems (ABIS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hildersheim, Germany. pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering of mixture models for scaling up speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on applied computing (SAC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France, France. pp.1369-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de partitions géo-temporelles à partir d'une divergence de Kullback-Leibler modifiée en vue de la navigation dans une collection d'images personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées CORESA'2006 (Compression et Représentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Caen, France. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost distributed learning of a Gaussian mixture model for multimedia content-based indexing on a P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Nikseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMM Workshop on Multimedia Information Retrieval (MIR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Singapore, Singapore. pp.44--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Tracking Hierarchical Geographical & Temporal Partitions for Image Collection Management on Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ACM Multimedia (ACM'MM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Singapore. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAT: A Multiscale Spatial Analysis Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couronné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference: Informatics for Environmental Protection (Enviroinfo 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brno, Czech Republic, Czech Republic. pp.302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid spatio-temporal structuring and browsing of an image collection acquired from a personal camera phone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Visages en utilisant les Machines à Vecteurs de Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Essannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Video communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, ENSTB, Brest, France, France. pp.31--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation statistique spatio-temporelle d'une collection d'images acquises d'un terminal mobile géolocalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, LAAS/Toulouse, France. pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental statistical geo-temporal structuring of a personal camera phone image collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, United Kingdom. pp.878-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Linguistic Summarization Technique for TV Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Saint-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference of Fuzzy Systems (FUZZ-IEEE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, United States. pp.743-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal organization of one's personal image collection with model-based ICL-clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd Int. Workshop on Content-Based Multimedia Indexing (CBMI'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection and tracking for video surveillance applications in a low-density environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Visual communications and image processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lugano, Switzerland, Switzerland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Object-Oriented Schema for Querying Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Lutfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented. Information Systems, 8th International Conference (OOIS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Multimedia Diaries of Mobile Device Users Need Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile HCI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the personal multimedia collection of a mobile device user based on geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using face detection for browsing personal slow video in a small terminal and worn camera context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Thessaloniki, Greece. pp.1062-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Region Tracking Method with Failure Detection for an Interactive Video Indexing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Information and Information Systems (VISUAL'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Amsterdam, France. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de vidéos pour des interfaces de consultation avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'études et d'échanges "COmpression et REprésentation des Signaux Audiovisuels" (CORESA 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lannion, France. pp.207--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining a Structured Spatio-Temporal Representation of Video Content for Efficient Visualization and Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Freiburg, Germany. pp.595-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de vidéos par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des signaux Audiovisuels (CORESA '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNET, Mar 1997, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level graph labeling approach to motion-based segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Computer Vision and Pattern Recognition (CVPR'1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, San Jose, Puerto Rico. pp.514-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building object-based hyperlinks in videos: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hammoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.45-64, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced storing of personal content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Myka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Yrjänainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : PCT/FI02/00277. 2004, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-level aggregation of probabilistic PCA mixtures using variational-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus entre partitions : un point de vue algébrique dans le treillis des partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Partitions within SQL Queries: A Dead End?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Approach to Shot Change Detection and Camera Motion Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3304, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region-level graph labeling approach to motion-based segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gelgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouthemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3054, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Anjum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Abid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.12.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B2M0SL6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Attar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.08.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.08.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.03.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Nikseresht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rougui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Cadre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Lutfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Essannouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Saint-Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carminati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tilhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Thierry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benayoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hammoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Myka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Yrj&#228;nainen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476076v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Anjum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gelgon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Abid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.12.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B2M0SL6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumonceaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Attar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.08.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.08.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.03.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Nikseresht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rougui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rziza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Cadre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Lutfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rziza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Betge-Brezetz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Essannouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Saint-Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carminati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tilhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Thierry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benayoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hammoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Myka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Yrj&#228;nainen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476076v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>