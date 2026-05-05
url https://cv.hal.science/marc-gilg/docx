--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -1018,338 +1018,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Convolution Filters for Energy Efficient Routing Algorithm in Sensor Networks</w:t>
+                <w:t xml:space="preserve">Core-Body Temperature Acquisition Tools for Long-term Monitoring and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaser Yousef</w:t>
+                <w:t xml:space="preserve">João M. L. P. Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. P. C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. F. Moutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.150-161</w:t>
+              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.209-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877272v1</w:t>
+                <w:t xml:space="preserve">hal-01877270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Convolution Filters for Energy Efficient Routing Algorithm in Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaser Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (1&amp;2), pp.150-161</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.150-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840330v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-Body Temperature Acquisition Tools for Long-term Monitoring and Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Convolution Filters for Energy Efficient Routing Algorithm in Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel J. P. C. Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José A. F. Moutinho</w:t>
+                <w:t xml:space="preserve">Yaser Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.209-218</w:t>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1&amp;2), pp.150-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877270v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness index in single and double star Networks</w:t>
               </w:r>
@@ -1914,278 +1914,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism for MPR selection in mobile ad hoc and sensor wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Hichame Belkhira</w:t>
+                <w:t xml:space="preserve">Anonymizing Communication in VANets by Applying I2P Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Boukli-Hacene</w:t>
+                <w:t xml:space="preserve">Frederic Drouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148633⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716982v1</w:t>
+                <w:t xml:space="preserve">hal-04080484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymizing Communication in VANets by Applying I2P Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Diab</w:t>
+                <w:t xml:space="preserve">A new mechanism for MPR selection in mobile ad hoc and sensor wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Hichame Belkhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boukli-Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belkheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080484v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust-Neighbors-Based to Mitigate the Cooperative Black Hole Attack in OLSR Protocol</w:t>
               </w:r>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boukli-Hacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Security in Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bangalore, India. pp.117-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,51 +2772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04255048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Hamada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13110276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2019.10021699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Hichame Belkhira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukli Hacene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abdelkader Aouiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v10i2.13322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chemoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saddiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukli-Hacene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Leitao Pires Caldeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.P.C. Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2014.059903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Yousef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M. L. P. Caldeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. P. C. Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. F. Moutinho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Makhlouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boehmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Devoille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oubabas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Sadoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104825" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukli-Hacene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkheir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Saddiki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5826-5_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lloret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02007702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04255048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.403.0114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Hamada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13110276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Diab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2019.10021699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Hichame Belkhira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukli Hacene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3975" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abdelkader Aouiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v10i2.13322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chemoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saddiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukli-Hacene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Leitao Pires Caldeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.P.C. Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2014.059903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M. L. P. Caldeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. P. C. Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. F. Moutinho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Yousef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Makhlouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boehmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;ttger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Devoille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oubabas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Sadoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aoudjit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECCS56710.2023.10104825" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Drouhin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukli-Hacene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkheir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148633" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Saddiki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5826-5_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lloret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02007702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>