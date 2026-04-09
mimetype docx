--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -437,576 +437,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
+                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Kepa Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Malte Feucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+                <w:t xml:space="preserve">Daniel Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher El Rafei</w:t>
+                <w:t xml:space="preserve">Rongbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.104235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haining Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.499-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewei Tang</w:t>
+                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hongbing Wang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.104235. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smallest Maximum Cable Tension Determination for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,77 +1066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling and vibration suppression of a single-link flexible manipulator with two cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haining Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lairong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,287 +1190,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03409449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
+                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Jeremy Begey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
+                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (1), pp.286-293. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis of cable-driven parallel robots based on the dynamic stiffness matrix method</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 394, pp.527-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,1618 +2720,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
+                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Attia</w:t>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Simetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanna Mesghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Lahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Marceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
+                <w:t xml:space="preserve">hal-04775058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanna Mesghez</w:t>
+                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego (CA), United States. pp.663-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775058v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, San Diego (CA), United States. pp.663-670, </w:t>
+              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Blacksburg, VA, United States. pp.171-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568826v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
+                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Mattioni</w:t>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Idá</w:t>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_12⟩</w:t>
+              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
+                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Vanessa Moschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Daphnie Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tihana Marčeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sibenik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tihana Marčeta</w:t>
+                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Idá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.140-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
+                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Indiveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8430-8435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Indiveri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8430-8435, </w:t>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
+                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Cable-Routing for Reconfigurable Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Efficient Non-Model Based Cable Tension Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Following Demonstration of a Hybrid Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Capable Forward Kinematics Algorithm for Cable-Driven Parallel Robots Considering Pulley Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,64 +4724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4828,90 +4828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kepa Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Feucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongbo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Schlandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bounding Volume of the Cable Span for Fast Collision Avoidance Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,64 +5421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,841 +5610,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02309355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hussein</w:t>
+                <w:t xml:space="preserve">An active stabilizer for cable-driven parallel robot vibration damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy. pp.310-318, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5063-5070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
+                <w:t xml:space="preserve">lirmm-01898803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active stabilizer for cable-driven parallel robot vibration damping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Sebastian-Donostia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898803v1</w:t>
+                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
+                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
+              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy. pp.310-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
+                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
+                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Tempel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pott</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.61-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
+                <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
+                <w:t xml:space="preserve">hal-01757798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Andreas Pott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757798v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of Planar 3-DOF Cable-Suspended Parallel Robots Carrying a Serial Manipulator</w:t>
               </w:r>
@@ -6534,51 +6534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6625,64 +6625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approach to Use Air Bearings in Cubesat Ground Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gavrilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,261 +6857,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Test Bench for CubeSat Ground Testing: Concept and Satellite Dynamic Parameter Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Hybrid Cable-Thruster Actuated Underwater Vehicle Manipulator Systems: A Study on Force Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.5447-5453, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1672-1678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310817v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cable-Thruster Actuated Underwater Vehicle Manipulator Systems: A Study on Force Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Robotic Test Bench for CubeSat Ground Testing: Concept and Satellite Dynamic Parameter Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1672-1678, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.5447-5453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221412v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of Cable-Driven Parallel Robot Actuators, Gearboxes and Winches according to the Twist Feasible Workspace</w:t>
               </w:r>
@@ -7195,586 +7195,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1682-1689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1682-1689, </w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.29-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
               </w:r>
@@ -7799,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,1557 +7871,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porto Petro, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tobias Bruckmann; Andreas Pott, Aug 2014, Duisburg, Germany. pp.179-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Culla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.149-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.135-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Sallé</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_10⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4644-4649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
+                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austria. pp.237-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, MN, United States. pp.2299-2305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austria. pp.237-244</w:t>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redwan Dahmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Paul, MN, United States. pp.2299-2305, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1581-1586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691562v1</w:t>
+                <w:t xml:space="preserve">hal-03422498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgium. pp.01-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422498v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Branch-and-Bound Algorithm for Minimizing the Potential Energy of a Cable-Suspended Rigid Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,840 +9427,875 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME'2011: International Design Engineering Technical Conferences &amp; Annual Mechanisms and Robotics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States. pp.01-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.2855-2860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
+                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.4675-4682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Piran-Portorož, Slovenia. pp.475-482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4709-4714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on the Design of High Speed Parallel Robots in Presence of Uncertainty</w:t>
               </w:r>
@@ -10383,247 +10383,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00327649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of Fullly Constrained Poses of Parallel Cable-Driven Robots: a Review</w:t>
+                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'08: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.01-10</w:t>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322382v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
+                <w:t xml:space="preserve">Characterizations of Fullly Constrained Poses of Parallel Cable-Driven Robots: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
+              <w:t xml:space="preserve">ASME'08: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.01-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the geometrical parameters of a cable-driven parallel robot using orientation and altitude measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11121,51 +11121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an underwater remotely operated vehicle actuated with cables and thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nassim Bellila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,51 +11490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berti Allessando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.331-339, 2018, Springer Proceedings in Advanced Robotics (SPAR), 978-3-319-56801-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Matrix of 6-DOF Cable-Driven Parallel Robots and its Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11780,51 +11780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetostatic Analysis of Cable-Driven Parallel Robots with Consideration of Sagging and Pulleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12528,51 +12528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12635,64 +12635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12909,51 +12909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32BE9755"/>
+    <w:nsid w:val="66958BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>