--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -437,576 +437,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
+                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Feucht</w:t>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Illner</w:t>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongbo Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wen Pan</w:t>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
+                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewei Tang</w:t>
+                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghina Hassan</w:t>
+                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maher El Rafei</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haining Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.499-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Feucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wen Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.104235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smallest Maximum Cable Tension Determination for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,77 +1066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling and vibration suppression of a single-link flexible manipulator with two cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haining Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lairong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,287 +1190,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03409449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
+                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Begey</w:t>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.20-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
+                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Begey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61, pp.20-36. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.286-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis of cable-driven parallel robots based on the dynamic stiffness matrix method</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 394, pp.527-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,1618 +2720,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
+                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+                <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Mesghez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Blacksburg, VA, United States. pp.171-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775058v1</w:t>
+                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Mesghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Lahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Marceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568826v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Attia</w:t>
+                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Simetti</w:t>
+                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Blacksburg, VA, United States. pp.171-176, </w:t>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego (CA), United States. pp.663-670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
+                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+                <w:t xml:space="preserve">Valentina Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Edoardo Idá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
+              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.140-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
+                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Moschino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnie Galvez</w:t>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tihana Marčeta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Moschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnie Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Marčeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sibenik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
+              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Idá</w:t>
+                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.140-160, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
+                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+                <w:t xml:space="preserve">Giovanni Indiveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t>
+              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8430-8435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
+                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
+                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Cable-Routing for Reconfigurable Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Efficient Non-Model Based Cable Tension Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Following Demonstration of a Hybrid Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Capable Forward Kinematics Algorithm for Cable-Driven Parallel Robots Considering Pulley Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4718,265 +4718,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02749091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Feucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wen Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schlandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t>
+              <w:t xml:space="preserve">ISARC 2020 - 37th International Symposium on Automation and Robotics in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Kitakyushu, Japan. pp.1472-1479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22260/ISARC2020/0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02747604v1</w:t>
+                <w:t xml:space="preserve">lirmm-04041835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+                <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Feucht</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARC 2020 - 37th International Symposium on Automation and Robotics in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Kitakyushu, Japan. pp.1472-1479, </w:t>
+              <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22260/ISARC2020/0204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04041835v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02747604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Tension Validation for Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bounding Volume of the Cable Span for Fast Collision Avoidance Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,321 +5164,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02309368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-on-Hand Calibration Method for Cable-Driven Parallel Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Desrosiers</w:t>
+                <w:t xml:space="preserve">Continuous Collision Detection for a Robotic Arm Mounted on a Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_29⟩</w:t>
+              <w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.8097-8102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02309386v1</w:t>
+                <w:t xml:space="preserve">hal-02294402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Collision Detection for a Robotic Arm Mounted on a Cable-Driven Parallel Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Eye-on-Hand Calibration Method for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.8097-8102, </w:t>
+              <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.345-356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294402v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02309386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,594 +5610,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02309355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active stabilizer for cable-driven parallel robot vibration damping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5063-5070, </w:t>
+              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy. pp.310-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898803v1</w:t>
+                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">An active stabilizer for cable-driven parallel robot vibration damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5063-5070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
+                <w:t xml:space="preserve">lirmm-01898803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Sebastian-Donostia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
+                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy. pp.310-318, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
+                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
+                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+                <w:t xml:space="preserve">Philipp Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Andreas Pott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.61-69, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -6222,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,157 +6307,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
+                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Tempel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pott</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.61-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of Planar 3-DOF Cable-Suspended Parallel Robots Carrying a Serial Manipulator</w:t>
               </w:r>
@@ -6534,51 +6534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6625,64 +6625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approach to Use Air Bearings in Cubesat Ground Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gavrilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1672-1678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6967,64 +6967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Test Bench for CubeSat Ground Testing: Concept and Satellite Dynamic Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gavrilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,573 +7195,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tobias Bruckmann; Andreas Pott, Aug 2014, Duisburg, Germany. pp.179-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
+                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1682-1689, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.29-40, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
               </w:r>
@@ -7786,51 +7799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7871,2431 +7884,2418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.29-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porto Petro, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4644-4649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_9⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Culla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.149-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.135-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redwan Dahmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1581-1586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austria. pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1581-1586, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, MN, United States. pp.2299-2305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.2855-2860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422498v1</w:t>
+                <w:t xml:space="preserve">hal-00691562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgium. pp.01-13</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Branch-and-Bound Algorithm for Minimizing the Potential Energy of a Cable-Suspended Rigid Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME'2011: International Design Engineering Technical Conferences &amp; Annual Mechanisms and Robotics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States. pp.01-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgium. pp.01-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691562v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
+                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4709-4714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
+                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.4675-4682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
+                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Piran-Portorož, Slovenia. pp.475-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on the Design of High Speed Parallel Robots in Presence of Uncertainty</w:t>
               </w:r>
@@ -10383,247 +10383,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00327649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
+                <w:t xml:space="preserve">Characterizations of Fullly Constrained Poses of Parallel Cable-Driven Robots: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
+              <w:t xml:space="preserve">ASME'08: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.01-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of Fullly Constrained Poses of Parallel Cable-Driven Robots: a Review</w:t>
+                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'08: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.01-10</w:t>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322382v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the geometrical parameters of a cable-driven parallel robot using orientation and altitude measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11121,51 +11121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an underwater remotely operated vehicle actuated with cables and thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nassim Bellila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,51 +11490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berti Allessando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.331-339, 2018, Springer Proceedings in Advanced Robotics (SPAR), 978-3-319-56801-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Matrix of 6-DOF Cable-Driven Parallel Robots and its Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11780,51 +11780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetostatic Analysis of Cable-Driven Parallel Robots with Consideration of Sagging and Pulleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12528,51 +12528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12635,64 +12635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12909,51 +12909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66958BE0"/>
+    <w:nsid w:val="F9959A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>