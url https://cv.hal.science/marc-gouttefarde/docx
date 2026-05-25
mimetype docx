--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -437,576 +437,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
+                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hassan</w:t>
+                <w:t xml:space="preserve">Lewei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Alberto Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+                <w:t xml:space="preserve">Haining Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher El Rafei</w:t>
+                <w:t xml:space="preserve">Hongbing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.499-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
+                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Feucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.104235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
+                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and verification of cable pretension effect on the buckling load of a single-link flexible mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewei Tang</w:t>
+                <w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hongbing Wang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.11.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03795253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03650958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-driven parallel robot for curtain wall module installation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.104235. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2022.104235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03795182v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smallest Maximum Cable Tension Determination for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,77 +1066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling and vibration suppression of a single-link flexible manipulator with two cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haining Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lairong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,287 +1190,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03409449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
+                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Jeremy Begey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
+                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control of Parallel Robots Driven by Flexible Cables and Actuated by Position-Controlled Winches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Vision-Based Control of Large-Dimension Cable-Driven Parallel Robots Using a Multiple-Camera Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cuvillon</w:t>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (1), pp.286-293. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2875415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02087410v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02157768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis of cable-driven parallel robots based on the dynamic stiffness matrix method</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 394, pp.527-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,1618 +2720,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
+                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Attia</w:t>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Simetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanna Mesghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Lahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Marceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
+                <w:t xml:space="preserve">hal-04775058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanna Mesghez</w:t>
+                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego (CA), United States. pp.663-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775058v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Thick Cylindrical Pneumatic Leg for a Soft Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Hybrid Cable Thruster Actuated Remotely Operated Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El Jjouaui</w:t>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, San Diego (CA), United States. pp.663-670, </w:t>
+              <w:t xml:space="preserve">CAMS 2024 - 15th IFAC Conference on Control Applications in Marine Systems, Robotics and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Blacksburg, VA, United States. pp.171-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568826v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04784562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Mattioni</w:t>
+                <w:t xml:space="preserve">Vanessa Moschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Idá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Daphnie Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carricato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tihana Marčeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sibenik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
+                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
+              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAELSTROM innovative solutions for mapping and removal of seafloor marine litter: tests carried out in the Venice coastal area, Italy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRA 2023 – Workshop on EU-funded Marine Robotics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04775260v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cable Actuation of End-Effector Degrees of Freedom in Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">A Practical Approach for the Hybrid Joint-Space Control of Overconstrained Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Idá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carricato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.134-135, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.140-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04267890v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+                <w:t xml:space="preserve">Nikolas Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Indiveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t>
+              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8430-8435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
+                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Hybrid Cable-Thruster actuated ROV in heavy lifting interventions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2022 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04784025v1</w:t>
+                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03713956v1</w:t>
+                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03818538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03713933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Cable-Routing for Reconfigurable Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Efficient Non-Model Based Cable Tension Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Following Demonstration of a Hybrid Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Capable Forward Kinematics Algorithm for Cable-Driven Parallel Robots Considering Pulley Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,90 +4724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kepa Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Feucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongbo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Schlandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4858,64 +4858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,134 +5073,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bounding Volume of the Cable Span for Fast Collision Avoidance Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
+                <w:t xml:space="preserve">Eye-on-Hand Calibration Method for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.173-183, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_15⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.345-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02309368v1</w:t>
+                <w:t xml:space="preserve">lirmm-02309386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Collision Detection for a Robotic Arm Mounted on a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5232,314 +5275,271 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.8097-8102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-on-Hand Calibration Method for Cable-Driven Parallel Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Desrosiers</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.345-356, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02309386v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02155794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">A Bounding Volume of the Cable Span for Fast Collision Avoidance Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.173-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02155794v1</w:t>
+                <w:t xml:space="preserve">lirmm-02309368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of Planar 2-DOF 3-Differential Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -5610,607 +5610,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02309355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Sebastian-Donostia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
+                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active stabilizer for cable-driven parallel robot vibration damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5063-5070, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01898803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-Driven Parallel Robots: Principle and Applications of an Advanced Crane System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE: International Congress on Architectural Envelopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01898808v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
+                <w:t xml:space="preserve">Static Modeling of Sagging Cables With Flexural Rigidity and Shear Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
+              <w:t xml:space="preserve">ARK 2018 - 16th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy. pp.310-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01898802v1</w:t>
+                <w:t xml:space="preserve">lirmm-01897992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
+                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Tempel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pott</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.61-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -6235,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6307,460 +6294,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a Rigid Body Orientation By Means of Indirect Measurements</w:t>
+                <w:t xml:space="preserve">Estimating inertial parameters of suspended cable-driven parallel robots — Use case on CoGiRo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+                <w:t xml:space="preserve">Philipp Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Andreas Pott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.61-69, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6093-6098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830279v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Planar 3-DOF Cable-Suspended Parallel Robots Carrying a Serial Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum wrench feasible payload in cable-driven parallel robots equipped with a serial robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_37⟩</w:t>
+              <w:t xml:space="preserve">AIM: Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Banff, Canada. pp.1572-1578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2016.7576994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01830277v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum wrench feasible payload in cable-driven parallel robots equipped with a serial robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Innovative Approach to Use Air Bearings in Cubesat Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM: Advanced Intelligent Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CubeSat Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, CNES, May 2016, La Valette, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01830282v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Approach to Use Air Bearings in Cubesat Ground Tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static Analysis of Planar 3-DOF Cable-Suspended Parallel Robots Carrying a Serial Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CubeSat Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.363-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348039v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfiguration Strategy for Reconfigurable Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -6857,261 +6857,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01221409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cable-Thruster Actuated Underwater Vehicle Manipulator Systems: A Study on Force Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Robotic Test Bench for CubeSat Ground Testing: Concept and Satellite Dynamic Parameter Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1672-1678, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.5447-5453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221412v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Test Bench for CubeSat Ground Testing: Concept and Satellite Dynamic Parameter Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Hybrid Cable-Thruster Actuated Underwater Vehicle Manipulator Systems: A Study on Force Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.5447-5453, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.1672-1678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310817v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of Cable-Driven Parallel Robot Actuators, Gearboxes and Winches according to the Twist Feasible Workspace</w:t>
               </w:r>
@@ -7195,3107 +7195,3107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
+                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tobias Bruckmann; Andreas Pott, Aug 2014, Duisburg, Germany. pp.179-200, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1682-1689, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Control with XDE and Matlab/Simulink of a Cable-Driven Parallel Robot (CoGiRo)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Study of Reconfigurable Suspended Cable-Driven Parallel Robots for Airplane Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.71-83, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1682-1689, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221406v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.29-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221407v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Improvement of Cable Collision Detection Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porto Petro, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221405v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Adaptive Terminal Sliding Mode Control of a Redundantly-Actuated Cable-Driven Parallel Manipulator: CoGiRo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tobias Bruckmann; Andreas Pott, Aug 2014, Duisburg, Germany. pp.179-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01084648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Culla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.149-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stuttgart, Germany. pp.135-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221399v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a parallel cable-driven robot on an existing building façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Sallé</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31988-4_10⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737648v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Robot for Cable-Driven Parallel Robotic and Industrial Scenario Proofing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
+                <w:t xml:space="preserve">Control of a Large Redundantly Actuated Cable-Suspended Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cable-Driven Parallel Robots (2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4644-4649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737650v1</w:t>
+                <w:t xml:space="preserve">lirmm-00841668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austria. pp.237-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, MN, United States. pp.2299-2305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Redundant Suspended Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latest Advances in Robots Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austria. pp.237-244</w:t>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737551v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Static Analysis of Large-Dimension Parallel Cable-Driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based Modeling and Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redwan Dahmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Paul, MN, United States. pp.2299-2305, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1581-1586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737544v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tej Dallej</w:t>
+                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691562v1</w:t>
+                <w:t xml:space="preserve">hal-03422498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de câble pesant élastique : Application aux robots parallèles à câbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+                <w:t xml:space="preserve">An Improved Branch-and-Bound Algorithm for Minimizing the Potential Energy of a Cable-Suspended Rigid Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ASME'2011: International Design Engineering Technical Conferences &amp; Annual Mechanisms and Robotics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States. pp.01-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422498v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Branch-and-Bound Algorithm for Minimizing the Potential Energy of a Cable-Suspended Rigid Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guay</w:t>
+                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lamaury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'2011: International Design Engineering Technical Conferences &amp; Annual Mechanisms and Robotics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States. pp.01-10</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgium. pp.01-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737245v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics Modelling of Large Suspended Parallel Cable-driven Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards vision-based control of cable-driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Dallej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Lamaury</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multibody Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.2855-2860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737241v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
+                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Static Workspace of Large Dimension Cable-Suspended Robots with Non Negligible Cable Mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME'10: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.4675-4682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533867v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Piran-Portorož, Slovenia. pp.475-482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00486231v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Parallel Manipulator Available Wrench Set Facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Determination of Cable Characteristics for Large Dimension Cable-Driven Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Motion in Man and Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4709-4714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533860v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00486225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on the Design of High Speed Parallel Robots in Presence of Uncertainty</w:t>
               </w:r>
@@ -10471,51 +10471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10579,51 +10579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the geometrical parameters of a cable-driven parallel robot using orientation and altitude measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11121,51 +11121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an underwater remotely operated vehicle actuated with cables and thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gueners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nassim Bellila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,239 +11350,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Reconfigurable Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+                <w:t xml:space="preserve">Dynamic Recovery of Cable-Suspended Parallel Robots After a Cable Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berti Allessando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carricato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics for Cultural Heritage and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68646-2_4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, , pp.331-339, 2018, Springer Proceedings in Advanced Robotics (SPAR), 978-3-319-56801-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758141v1</w:t>
+                <w:t xml:space="preserve">lirmm-01830286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Recovery of Cable-Suspended Parallel Robots After a Cable Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berti Allessando</w:t>
+                <w:t xml:space="preserve">Design of Reconfigurable Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E Ottaviano; A Pelliccio; V Gattulli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, , pp.331-339, 2018, Springer Proceedings in Advanced Robotics (SPAR), 978-3-319-56801-0. </w:t>
+              <w:t xml:space="preserve">Mechatronics for Cultural Heritage and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 (92), pp.85-113, 2018, 978-3-319-68646-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68646-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01830286v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a Dynamic Feasible Workspace for Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness Matrix of 6-DOF Cable-Driven Parallel Robots and its Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11780,51 +11780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetostatic Analysis of Cable-Driven Parallel Robots with Consideration of Sagging and Pulleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12528,51 +12528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12635,64 +12635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12909,51 +12909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9959A10"/>
+    <w:nsid w:val="35F9287E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-gouttefarde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4369-6867" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172642027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05077328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewei Tang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Doria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.11.034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lairong Yin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087410v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Begey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuvillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lesellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2875415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Dallej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.05.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reichert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruckmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2495005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.-D. Otis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Ly Nguyen-Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2009.2013188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2006.870638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04775260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moschino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnie Galvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Mar&#269;eta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04267890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04268038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carricato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04784025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Sacchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Indiveri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981861" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Kamali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Birglen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594148" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_36" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tempel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989723" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576994" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_37" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353592" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221408v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942781" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sall&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD5B2D7E83F7A0A7536E9AFC131E2336A7C38FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E294EF5237CAA1291F5F7E65ECF5A67310DAC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225159" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385504" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094591" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603099v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gueners" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603171v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koebel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Oberdisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_149-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Allessando" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221403v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31988-4_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85E0ABAA931802041EA2D2DCF86447A51CF84CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04056297v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>