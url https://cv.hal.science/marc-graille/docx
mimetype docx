--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -66,355 +66,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRMT112, a master activator of several methyltransferases modifying factors involved in RNA maturation and translation</w:t>
+                <w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. E. Tay</w:t>
+                <w:t xml:space="preserve">Jeanne Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanwan Hu</w:t>
+                <w:t xml:space="preserve">Elvire Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Corre</w:t>
+                <w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in RNA Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.1556979. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frnar.2025.1556979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051152v1</w:t>
+                <w:t xml:space="preserve">hal-05051133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t>
+                <w:t xml:space="preserve">TRMT112, a master activator of several methyltransferases modifying factors involved in RNA maturation and translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t>
+                <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dupas</w:t>
+                <w:t xml:space="preserve">Laurianne L. E. Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Auquier</w:t>
+                <w:t xml:space="preserve">Wanwan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t>
+                <w:t xml:space="preserve">Morgane Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t>
+              <w:t xml:space="preserve">Frontiers in RNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1556979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frnar.2025.1556979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051133v1</w:t>
+                <w:t xml:space="preserve">hal-05051152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Nmd4-Upf1 complex supports conservation of the nonsense-mediated mRNA decay pathway between yeast and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ulryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InsPection of electron density maps supports wrongly modeled hexakisphosphate (InsP6) bound to African swine fever mRNA-decapping enzyme g5Rp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -582,51 +582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,51 +686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERH : a plug‐and‐play protein important for gene silencing and cell cycle progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (3), pp.688-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N 2-methylguanosine modifications on human tRNAs and snRNA U6 are important for cell proliferation, protein translation and pre-mRNA splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ulryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,64 +1032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-ray crystallography phase problem solved thanks to AlphaFold and RoseTTAFold models: a case-study report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labor in epitranscriptomics: What have we learnt from the structures of eukaryotic and viral multimeric RNA methyltransferases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1329,425 +1329,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of S. pombe Erh1 homodimer mediates gametogenic gene silencing and meiosis progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ditipriya Hazra</w:t>
+                <w:t xml:space="preserve">ERH proteins: connecting RNA processing to tumorigenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Andrić</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57872-4⟩</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (4), pp.689-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-020-01065-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456264v1</w:t>
+                <w:t xml:space="preserve">hal-02503603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 18S ribosomal RNA m 6 A methyltransferase Mettl5 is required for normal walking behavior in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Leismann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Spagnuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Leismann</w:t>
+                <w:t xml:space="preserve">Mihika Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Spagnuolo</w:t>
+                <w:t xml:space="preserve">Ludivine Wacheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (7), pp.e49443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embr.201949443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERH proteins: connecting RNA processing to tumorigenesis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formation of S. pombe Erh1 homodimer mediates gametogenic gene silencing and meiosis progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditipriya Hazra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Palancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (4), pp.689-692. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00294-020-01065-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57872-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503603v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pby1 is a direct partner of the Dcp2 decapping enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional insights into $Archaeoglobus\ fulgidus$ m$^2$G$_{10}$ tRNA methyltransferase Trm11 and its Trm112 activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Van tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (19), pp.11068 - 11082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1967,51 +1967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catalytic activity of the translation termination factor methyltransferase Mtq2-Trm112 complex is required for large ribosomal subunit biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Wacheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritika Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditipriya Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2454,321 +2454,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA decapping: finding the right structures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary insights into Trm112-methyltransferase holoenzymes involved in translation between archaea and eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Van tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Létoquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0164⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8483 - 8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969480v1</w:t>
+                <w:t xml:space="preserve">hal-03295432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary insights into Trm112-methyltransferase holoenzymes involved in translation between archaea and eukaryotes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mRNA decapping: finding the right structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (16), pp.8483 - 8499. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373 (1762), pp.20180164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295432v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trm112, a Protein Activator of Methyltransferases Modifying Actors of the Eukaryotic Translational Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Létoquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan van Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (4), pp.1971-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2945,51 +2945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique surface on Pat1 C-terminal domain directly interacts with Dcp2 decapping enzyme and Xrn1 5′–3′ mRNA exonuclease in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,697 +3060,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the active form of Dcp1–Dcp2 decapping enzyme bound to m7GDP and its Edc3 activator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of activation of methyltransferases involved in translation by the Trm112 ‘hub’ protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Taverniti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Back</w:t>
+                <w:t xml:space="preserve">Dominique Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+                <w:t xml:space="preserve">Liliana Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Figaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.3300⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.1482 - 1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295438v1</w:t>
+                <w:t xml:space="preserve">hal-01430314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of activation of methyltransferases involved in translation by the Trm112 ‘hub’ protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+                <w:t xml:space="preserve">Structure of the active form of Dcp1–Dcp2 decapping enzyme bound to m7GDP and its Edc3 activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Figaro</w:t>
+                <w:t xml:space="preserve">Valerio Taverniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Henri</w:t>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (3), pp.1482 - 1482. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (11), pp.982-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.3300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430314v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into molecular plasticity in protein complexes from Trm9-Trm112 tRNA modifying enzyme crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Létoquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Blondeau</w:t>
+                <w:t xml:space="preserve">Vonny Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (22), pp.10989-11002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446655v1</w:t>
+                <w:t xml:space="preserve">hal-01303131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of the Gon7/Pcc1 and Bud32/Cgi121 complexes provide a model for the complete yeast KEOPS complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Zhang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Daugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (6), pp.3358-3372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into molecular plasticity in protein complexes from Trm9-Trm112 tRNA modifying enzyme crystal structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nhan van Tran</w:t>
+                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonny Caroline</w:t>
+                <w:t xml:space="preserve">Shiv D Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (22), pp.10989-11002. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.610-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303131v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-Terminal Domain from S. cerevisiae Pat1 Displays Two Conserved Regions Involved in Decapping Factor Recruitment</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyana Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,51 +4138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional studies of Bud23-Trm112 reveal 18S rRNA N7-G1575 methylation occurs on late 40S precursor ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Létoquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,64 +4298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Tiouajni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e71512. </w:t>
@@ -4566,64 +4566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kolesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Séraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (20), pp.9514-9523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4651,6420 +4651,6286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance pathways rescuing eukaryotic ribosomes lost in translation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanistic and structural basis for inhibition of thymidylate synthase ThyX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Basta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yap Boum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briffotaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarre-Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrm3457⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (10), pp.120120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814136v1</w:t>
+                <w:t xml:space="preserve">hal-00817165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trm112 Is Required for Bud23-Mediated Methylation of the 18S rRNA at Position G1575</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Figaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Wacheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schillewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeline Huvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.2254 - 2267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mcb.06623-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and structural basis for inhibition of thymidylate synthase ThyX</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance pathways rescuing eukaryotic ribosomes lost in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (10), pp.120120. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (11), pp.727-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.120120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrm3457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298488v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and structural basis for inhibition of thymidylate synthase ThyX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Briffotaux</w:t>
+                <w:t xml:space="preserve">The structure of the NasR transcription antiterminator reveals a one-component system with a NIT nitrate receptor coupled to an ANTAR RNA-binding effector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert F. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamarre-Jouenne</w:t>
+                <w:t xml:space="preserve">Tatiana A Gaidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.120120⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.431 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817165v1</w:t>
+                <w:t xml:space="preserve">hal-03298501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the NasR transcription antiterminator reveals a one-component system with a NIT nitrate receptor coupled to an ANTAR RNA-binding effector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Functional and Structural Characterization of PaeM, a Colicin M-like Bacteriocin Produced by Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Tiouajni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana A Gaidenko</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Josseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08111.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287, pp.37395 - 37405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m112.406439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298501v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Characterization of PaeM, a Colicin M-like Bacteriocin Produced by Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Mechanism of activation of methyltransferases involved in translation by the Trm112 'hub' protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Figaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287, pp.37395 - 37405. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (14), pp.6249-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m112.406439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298500v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analysis of Nro1/Ett1: a protein involved in translation termination in S. cerevisiae and in O2-mediated gene control in S. pombe</w:t>
+                <w:t xml:space="preserve">X-Ray Structure and Site-Directed Mutagenesis Analysis of the Escherichia coli Colicin M Immunity Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rispal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2697111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.205 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.01119-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298529v1</w:t>
+                <w:t xml:space="preserve">hal-03298538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Structure and Site-Directed Mutagenesis Analysis of the Escherichia coli Colicin M Immunity Protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional analysis of Nro1/Ett1: a protein involved in translation termination in S. cerevisiae and in O2-mediated gene control in S. pombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barreteau</w:t>
+                <w:t xml:space="preserve">Delphine Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Touzé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193, pp.205 - 214. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.1213 - 1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.01119-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.2697111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298538v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of activation of methyltransferases involved in translation by the Trm112 'hub' protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Henri</w:t>
+                <w:t xml:space="preserve">Strategies for the structural analysis of multi-protein complexes: lessons from the 3D-Repertoire project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Friberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T van de Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 175 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2011.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430309v1</w:t>
+                <w:t xml:space="preserve">hal-02179573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the structural analysis of multi-protein complexes: lessons from the 3D-Repertoire project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Henriot</w:t>
+                <w:t xml:space="preserve">Design, Production and Molecular Structure of a New Family of Artificial Alpha-helicoidal Repeat Proteins (αRep) Based on Thermostable HEAT-like Repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 404, pp.307 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.09.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2011.03.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02179573v1</w:t>
+                <w:t xml:space="preserve">hal-03298539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Production and Molecular Structure of a New Family of Artificial Alpha-helicoidal Repeat Proteins (αRep) Based on Thermostable HEAT-like Repeats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+                <w:t xml:space="preserve">Crystal structure of the YML079w protein from Saccharomyces cerevisiae reveals a new sequence family of the jelly-roll fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Li de La Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.09.048⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.209 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.041121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298539v1</w:t>
+                <w:t xml:space="preserve">hal-03299352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the YML079w protein from Saccharomyces cerevisiae reveals a new sequence family of the jelly-roll fold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Collinet</w:t>
+                <w:t xml:space="preserve">The universal Kae1 protein and the associated Bud32 kinase (PRPK), a mysterious protein couple probably essential for genome maintenance in Archaea and Eukarya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.041121305⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0370029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299352v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universal Kae1 protein and the associated Bud32 kinase (PRPK), a mysterious protein couple probably essential for genome maintenance in Archaea and Eukarya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of an intact type II DNA topoisomerase: insights into DNA transfer mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danièle Gadelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bst0370029⟩</w:t>
+              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.360-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2007.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065241v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of Knr4/Smi1, a newly member of intrinsically disordered proteins family, indispensable in the absence of a functional PKC1-SLT2 pathway in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilya Timmers Dagkessamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (8), pp.563-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/yea.1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Yeast Dom34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283, pp.7145 - 7154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m708224200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of an intact type II DNA topoisomerase: insights into DNA transfer mechanisms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The structure of an archaeal homodimeric ligase which has RNA circularization activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Adrian Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meslet-Cladiére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danièle Gadelle</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2007.12.020⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (8), pp.1336-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.035493.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286306v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of an archaeal homodimeric ligase which has RNA circularization activity.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure of the archaeal Kae1/Bud32 fusion protein MJ1130: a model for the eukaryotic EKC/KEOPS subcomplex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Lopreiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Blondeau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.035493.108⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (17), pp.2340-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2008.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356982v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the archaeal Kae1/Bud32 fusion protein MJ1130: a model for the eukaryotic EKC/KEOPS subcomplex.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The yeast ribosome synthesis factor Emg1 is a novel member of the superfamily of alpha/beta knot fold methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus T Bohnsack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tollervey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2008.157⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (2), pp.629 - 639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357948v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yeast ribosome synthesis factor Emg1 is a novel member of the superfamily of alpha/beta knot fold methyltransferases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">An archaeal orthologue of the universal protein Kae1 is an iron metalloprotein which exhibits atypical DNA-binding properties and apurinic-endonuclease activity in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Justome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36 (2), pp.629 - 639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm1074⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (18), pp.6042-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299194v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeal orthologue of the universal protein Kae1 is an iron metalloprotein which exhibits atypical DNA-binding properties and apurinic-endonuclease activity in vitro.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Zinc Finger Protein Ynr046w Is Plurifunctional and a Component of the eRF1 Methyltransferase in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heurgué-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Justome</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (47), pp.36140 - 36148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m608571200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195238v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based Functional Annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 358, pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m604443200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03299248v1</w:t>
+                <w:t xml:space="preserve">hal-03299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure-based Functional Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (40), pp.30175 - 30185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m604443200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03299317v1</w:t>
+                <w:t xml:space="preserve">hal-03299248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zinc Finger Protein Ynr046w Is Plurifunctional and a Component of the eRF1 Methyltransferase in Yeast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the yeast His6 enzyme suggests a reaction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Champ</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m608571200⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.1516 - 1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.062144406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299244v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the yeast His6 enzyme suggests a reaction mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catalytic mechanism and structure of viral flavin-dependent thymidylate synthase ThyX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Skouloubris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Janin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.062144406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (33), pp.24048-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M600745200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299314v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic mechanism and structure of viral flavin-dependent thymidylate synthase ThyX.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">HalX: an open-source LIMS (Laboratory Information Management System) for small- to large-scale laboratories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Prilusky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M600745200⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (Pt 6), pp.671-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444905001290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431698v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput crystal-optimization strategies in the South Paris Yeast Structural Genomics Project: one size fits all?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trésaugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bremang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ulryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61, pp.664 - 670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s0907444905000028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HalX: an open-source LIMS (Laboratory Information Management System) for small- to large-scale laboratories.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bernauer</w:t>
+                <w:t xml:space="preserve">Activation of the LicT transcriptional antiterminator involves a domain swing/lock mechanism provoking massive structural changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Cong-Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Receveur-Bréchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (15), pp.14780-14789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M414642200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444905001290⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00431702v1</w:t>
+                <w:t xml:space="preserve">hal-02680804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Tuning of the Specificity of an Anti-progesterone Antibody by First and Second Sphere Residue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bossus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Bilous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (26), pp.24880-24887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M500048200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of yeast YER010Cp, aknotable member of the RraA protein family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the Complex between the Monomeric Form of Toxoplasma gondii Surface Antigen 1 (SAG1) and a Monoclonal Antibody that Mimics the Human Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Blondeau</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico A Stura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bossus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno H Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.051684005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 354, pp.447 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299323v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Complex between the Monomeric Form of Toxoplasma gondii Surface Antigen 1 (SAG1) and a Monoclonal Antibody that Mimics the Human Immune Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of yeast YER010Cp, aknotable member of the RraA protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Odile Letourneur</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.09.028⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.2751 - 2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.051684005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299320v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the LicT transcriptional antiterminator involves a domain swing/lock mechanism provoking massive structural changes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure and Functional Characterization of Yeast YLR011wp, an Enzyme with NAD(P)H-FMN and Ferric Iron Reductase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Declerck</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 280 (15), pp.14780-14789. </w:t>
+              <w:t xml:space="preserve">, 2004, 279 (33), pp.34890 - 34897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M414642200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m405404200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680804v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new a-helical extension promotes RNA binding by the dsRBD of Rnt1p RNAse III</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the YGR205w Protein From Saccharomyces cerevisiae: Close Structural Resemblance to E. coli Pantothenate Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Li de La Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aufrè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas C Leeper</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joë L Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600260⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (4), pp.776-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.10596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299355v1</w:t>
+                <w:t xml:space="preserve">hal-03299361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the YGR205w Protein From Saccharomyces cerevisiae: Close Structural Resemblance to E. coli Pantothenate Kinase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the YDR533c S. cerevisiae Protein, a Class II Member of the Hsp31 Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Collinet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Li de La Sierra Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.10596⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.839 - 847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2004.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299361v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the YDR533c S. cerevisiae Protein, a Class II Member of the Hsp31 Family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new a-helical extension promotes RNA binding by the dsRBD of Rnt1p RNAse III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Li de La Sierra Gallay</w:t>
+                <w:t xml:space="preserve">Thomas C Leeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.839 - 847. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (13), pp.2468-2477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2004.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299358v1</w:t>
+                <w:t xml:space="preserve">hal-03299355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Functional Characterization of Yeast YLR011wp, an Enzyme with NAD(P)H-FMN and Ferric Iron Reductase Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural inhibition of the colicin D tRNase by the tRNA-mimicking immunity protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H Buckingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos de Zamaroczy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m405404200⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.1474 - 1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299357v1</w:t>
+                <w:t xml:space="preserve">hal-03299360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris-Sud yeast structural genomics pilot-project: from structure to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 86, pp.617 - 623. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inhibition of the colicin D tRNase by the tRNA-mimicking immunity protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of Yeast Allantoicase Reveals a Repeated Jelly Roll Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23, pp.1474 - 1482. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (22), pp.23447 - 23452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m401336200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299360v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Yeast Allantoicase Reveals a Repeated Jelly Roll Motif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the Yeast Phox Homology (PX) Domain Protein Grd19p Complexed to Phosphatidylinositol-3-phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Li de La Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meyer</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 279 (22), pp.23447 - 23452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m401336200⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 278 (50), pp.50371 - 50376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m304392200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299359v1</w:t>
+                <w:t xml:space="preserve">hal-03299367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Yeast Phox Homology (PX) Domain Protein Grd19p Complexed to Phosphatidylinositol-3-phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Minard</w:t>
+                <w:t xml:space="preserve">Immunoglobulin-binding domains: Protein L from Peptostreptococcus magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G Housden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel R Housden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen-Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Beckingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 278 (50), pp.50371 - 50376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m304392200⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 279 (10), pp.9370 - 9378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m312938200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299367v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin-binding domains: Protein L from Peptostreptococcus magnus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer A Beckingham</w:t>
+                <w:t xml:space="preserve">Structure of Protein Phosphatase Methyltransferase 1 (PPM1), a Leucine Carboxyl Methyltransferase Involved in the Regulation of Protein Phosphatase 2A Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Li de La Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 279 (10), pp.9370 - 9378. </w:t>
+              <w:t xml:space="preserve">, 2003, 279, pp.8351 - 8358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m312938200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m311484200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299363v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Protein Phosphatase Methyltransferase 1 (PPM1), a Leucine Carboxyl Methyltransferase Involved in the Regulation of Protein Phosphatase 2A Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the Bifunctional Chorismate Synthase from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Collinet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bremang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 279, pp.8351 - 8358. </w:t>
+              <w:t xml:space="preserve">, 2003, 279, pp.619 - 625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m311484200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m310380200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299364v1</w:t>
+                <w:t xml:space="preserve">hal-03299365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Bifunctional Chorismate Synthase from Saccharomyces cerevisiae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for Plasticity and Structural Mimicry at the Immunoglobulin Light Chain-Protein L Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bremang</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P Crump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart C Findlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G Housden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 279, pp.619 - 625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m310380200⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 277 (49), pp.47500 - 47506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m206105200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299365v1</w:t>
+                <w:t xml:space="preserve">hal-03299369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Plasticity and Structural Mimicry at the Immunoglobulin Light Chain-Protein L Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Protein L mutants for the crystallization of antibody fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico A Stura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas G Housden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m206105200⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (10), pp.1744-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0907444902012805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299369v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein L mutants for the crystallization of antibody fragments</w:t>
+                <w:t xml:space="preserve">Crystallization of macromolecular complexes: combinatorial complex crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico A Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael G Gore</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s0907444902012805⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03299368v1</w:t>
+                <w:t xml:space="preserve">hal-03299443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of macromolecular complexes: combinatorial complex crystallization</w:t>
+                <w:t xml:space="preserve">Crystallization of macromolecular complexes: stoichiometric variation screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico A Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charbonnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael J Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 232 (1-4), pp.580-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01172-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299443v1</w:t>
+                <w:t xml:space="preserve">hal-03299447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of macromolecular complexes: stoichiometric variation screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex between Peptostreptococcus magnus Protein L and a Human Antibody Reveals Structural Convergence in the Interaction Modes of Fab Binding Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico A Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael G Gore</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G Housden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Beckingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen P Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (8), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0969-2126(01)00630-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01172-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03299447v1</w:t>
+                <w:t xml:space="preserve">hal-03299414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex between Peptostreptococcus magnus Protein L and a Human Antibody Reveals Structural Convergence in the Interaction Modes of Fab Binding Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of a Staphylococcus aureus protein A domain complexed with the Fab fragment of a human IgM antibody: Structural basis for recognition of B-cell receptors and superantigen activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...64 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0969-2126(01)00630-x⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">E. Stura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marc Graille</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam L Corper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stura</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brian J Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Taussig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97 (10), pp.5399-5404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.97.10.5399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11074,124 +10940,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic mRNA surveillance pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ane Sesma, Tobias von der Haar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.195-216, 2014, 978-3-319-05686-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05687-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11201,258 +11067,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical insights into the conserved interactions of NMD factors from budding yeast to humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of S. pombe Erh1 homodimer mediates gametogenic gene silencing and meiosis progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditipriya Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Palancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Andrić</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11599,51 +11465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. E. Tay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwan Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frnar.2025.1556979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04734987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01597-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa-d'Auria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Constantinesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Tropis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322002157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Andric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditipriya Hazra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21032-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Andri&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57872-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Leismann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Pradhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02503603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-020-01065-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02882225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charenton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Van&#160;tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa830" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03001115v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Saraf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Huvelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa972" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02333696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix G&#160;m Ernst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zorbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz619" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01996108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chapat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02170772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Roychowdhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heurgu&#233;-Hamard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz529" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01969480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Ross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky638" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan van Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01953006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01953029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio Taverniti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711680114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Taverniti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3300" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Figaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv155" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01303131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonny Caroline" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kolesnikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyana Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoyita Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Millan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kervestin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2014.09.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huvelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacheul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zorbas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413089111" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tiouajni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13092" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guellouz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071512" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00984653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolesnikova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt607" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3457" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schillewaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.06623-11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Boum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F Becker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre-Jouenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.120120" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A Gaidenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08111.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josseaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.406439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rispal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seraphin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2697111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298538v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Brooks" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01119-10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr176" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Collinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brooks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van de Elzen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.03.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDNJ3P1D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.09.048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041121305" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0370029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1608" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m708224200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cladi&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.12.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adrian Brooks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035493.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lopreiato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.157" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus T Bohnsack" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1074" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm554" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299248v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604443200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m608571200" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062144406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Skouloubris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600745200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tr&#233;saugues" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bremang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444905000028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGX5H652-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431702v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Prilusky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oeuillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905001290" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX26NR8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299350v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bossus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bilous" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M500048200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299323v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schiltz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051684005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letourneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24ZFGZ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680804v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Cong-Zhao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Br&#233;chot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Declerck" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M414642200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Leeper" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600260" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299361v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aufr&#232;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235; L Janin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10596" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B4X5SML-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m405404200" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N0ZHMHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Buckingham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos de Zamaroczy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600162" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m401336200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299367v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m304392200" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Housden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harrison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Housden" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Anne Thomas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Beckingham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312938200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m311484200" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299365v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m310380200" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Crump" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C Findlow" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m206105200" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gore" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012805" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21B6HX1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299447v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Taussig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sutton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01172-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T501LGDB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Bottomley" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00630-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299418v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stura" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Corper" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Sutton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.10.5399" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01111645v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05687-6_8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02333660v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. E. Tay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwan Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frnar.2025.1556979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04734987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01597-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Sousa-d'Auria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Constantinesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Tropis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322002157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Andric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditipriya Hazra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21032-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02503603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-020-01065-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Leismann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihika Pradhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Andri&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57872-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02882225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charenton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Van&#160;tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jactel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa830" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03001115v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Saraf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Huvelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa972" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02333696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix G&#160;m Ernst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zorbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz619" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01996108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chapat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02170772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Roychowdhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heurgu&#233;-Hamard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz529" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Ross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01969480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan van Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01953006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01953029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Fourati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio Taverniti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711680114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mora" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Figaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1172" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Taverniti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3300" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01303131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonny Caroline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kolesnikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyana Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoyita Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Millan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kervestin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2014.09.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huvelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacheul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zorbas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413089111" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tiouajni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13092" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298462v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guellouz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071512" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00984653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolesnikova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt607" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Boum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre-Jouenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.120120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schillewaert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.06623-11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3457" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A Gaidenko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08111.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barreteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josseaume" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.406439" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430309v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Brooks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01119-10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rispal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seraphin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2697111" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Collinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Friberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brooks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van de Elzen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Henriot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.03.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDNJ3P1D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.09.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.041121305" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Madec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0370029" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cladi&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.12.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m708224200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adrian Brooks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035493.108" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Lopreiato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.157" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus T Bohnsack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tollervey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1074" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm554" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m608571200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604443200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062144406" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431698v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Graziani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Skouloubris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600745200" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Prilusky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oeuillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905001290" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX26NR8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tr&#233;saugues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bremang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444905000028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGX5H652-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Cong-Zhao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Br&#233;chot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Declerck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M414642200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bossus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bilous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Savatier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M500048200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico A Stura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Letourneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24ZFGZ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299323v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schiltz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051684005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m405404200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299361v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aufr&#232;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235; L Janin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10596" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B4X5SML-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299358v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra Gallay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299355v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Leeper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600260" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299360v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Buckingham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos de Zamaroczy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600162" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.09.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N0ZHMHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299359v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m401336200" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m304392200" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299363v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Housden" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harrison" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Housden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Anne Thomas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Beckingham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312938200" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299364v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m311484200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m310380200" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Crump" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C Findlow" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m206105200" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299368v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Gore" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012805" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21B6HX1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299443v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Taussig" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sutton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01172-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T501LGDB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299414v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Bottomley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00630-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stura" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Corper" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Sutton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.10.5399" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01111645v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05687-6_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02333660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>