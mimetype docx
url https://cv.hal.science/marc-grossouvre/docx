--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -191,235 +191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208454v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
+                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276127v4</w:t>
+                <w:t xml:space="preserve">hal-04525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
+                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
+              <w:t xml:space="preserve">Energy and IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525194v1</w:t>
+                <w:t xml:space="preserve">hal-03276127v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t>
               </w:r>
@@ -617,109 +617,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227155v1</w:t>
+                <w:t xml:space="preserve">hal-04890962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
               </w:r>
@@ -781,204 +781,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04158342v1</w:t>
+                <w:t xml:space="preserve">hal-04227155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
+                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890962v1</w:t>
+                <w:t xml:space="preserve">emse-04158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,51 +1656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Raouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888233v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Raouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888233v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>