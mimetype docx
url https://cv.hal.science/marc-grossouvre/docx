--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -191,235 +191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208454v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
+                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
+              <w:t xml:space="preserve">Energy and IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525194v1</w:t>
+                <w:t xml:space="preserve">hal-03276127v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
+                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276127v4</w:t>
+                <w:t xml:space="preserve">hal-04525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t>
               </w:r>
@@ -617,368 +617,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
+                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890962v1</w:t>
+                <w:t xml:space="preserve">hal-04890984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890984v1</w:t>
+                <w:t xml:space="preserve">hal-04227155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227155v1</w:t>
+                <w:t xml:space="preserve">emse-04158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
+                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04158342v1</w:t>
+                <w:t xml:space="preserve">hal-04890962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,51 +1656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Raouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888233v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Raouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04888233v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>