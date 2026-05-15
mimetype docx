--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -200,178 +200,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Teixeira</w:t>
+                <w:t xml:space="preserve">Un rendez-vous rock en ville dans les années 1980 au Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t>
+              <w:t xml:space="preserve">, 2024, Si on chantait, si on chantait..en portugais, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440424v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04401565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier « Si on chantait, si on chantait… en portugais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marc Gruas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Si on chantait, si on chantait..en portugais, 8</w:t>
+              <w:t xml:space="preserve">, 2024, Si on chantait, si on chantait.. en portugais / Que tal cantarmos.. em português, 8 | 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401565v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Independente ou l’engagement anti-européen du Portugal</w:t>
               </w:r>
@@ -765,234 +765,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alguns apontamentos em torno da oficina de escrita de Eça de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queirosiana - Estudos sobre Eça de Queirós e sua Geração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, nº 18-19-20, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail de la citation littéraire dans les chroniques de Paris d'Eça de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, nº 27, pp.77-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alguns apontamentos em torno da oficina de escrita de Eça de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queirosiana - Estudos sobre Eça de Queirós e sua Geração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, A Obra Queirosiana no espaço das Línguas Românicas, 18-19-20, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03062480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la chanson connaît la chanson</w:t>
               </w:r>
@@ -2086,234 +2086,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ennui à La Havane : Eça de Queiroz à Cuba (décembre 1872-mai 1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études IRIEC-Toulouse, Un air provincial - villes des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Duarte-Simões, Jan 2012, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vacances avec Salazar de Christine Garnier ou la mise en scène du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études IRIEC-Toulouse, Dictatures, censures et répression dans les mondes lusophones : XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Gruas, May 2012, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacances avec Salazar&amp;quot; de Christine Garnier ou la mise en scène du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Études IRIEC "Dictatures, censures et répression dans les mondes lusophones : XXe et XXIe siècles", Université Toulouse 2 Le Mirail, 11 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876813v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04458559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès des trois Marie ou quand le crime paie</w:t>
               </w:r>
@@ -4156,50 +4156,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La libellule (des mots pour le Dr Carvalho)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondjaki Ndalu de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Filière Caipira : trafic de drogue à l’intérieur de l’état de São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Duarte Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Almeida Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La libellule (des mots pour le docteur Carvalho)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4214,339 +4399,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondjaki Ndalu de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Filière Caipira : trafic de drogue à l’intérieur de l’état de São Paulo</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des troupeaux invisibles. L’imaginaire du caipira dans la grande ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Duarte Simões</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa-Cristina Duarte Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernanda de Almeida Gallo</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Faustino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/caravelle.364⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa-Cristina Duarte Simoes</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01969434v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04440559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le même hôtel (chronique)</w:t>
               </w:r>
@@ -4980,51 +4980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Martine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mg Gruas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/c/cecchetto-celine/chanson-et-intertextualit-c3-a9-2c-n-c2-b094-1885.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Menino Vargas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palinhos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Francisco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondjaki Ndalu de Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Almeida Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.364" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa-Cristina Duarte Simoes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Faustino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos Matos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Piwnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria E&#231;a de Queir&#243;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guimar&#227;es" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04461703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gruas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teixeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Martine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mg Gruas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/c/cecchetto-celine/chanson-et-intertextualit-c3-a9-2c-n-c2-b094-1885.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Menino Vargas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palinhos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Francisco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondjaki Ndalu de Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Almeida Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.364" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898699v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa-Cristina Duarte Simoes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Faustino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.427" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos Matos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Piwnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria E&#231;a de Queir&#243;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guimar&#227;es" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04461703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>