--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -370,265 +370,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disulfide‐Initiated Addition–Fragmentation Chain Transfer in Allyl Sulfide‐Based Vitrimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop recycling of bio-based disulfide vitrimer via a solvent-and waste-free strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Wodrinski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Guggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202519880⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5gc01872b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338640v1</w:t>
+                <w:t xml:space="preserve">hal-05081626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop recycling of bio-based disulfide vitrimer via a solvent-and waste-free strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Malburet</w:t>
+                <w:t xml:space="preserve">Disulfide‐Initiated Addition–Fragmentation Chain Transfer in Allyl Sulfide‐Based Vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Graillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Wodrinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5gc01872b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202519880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081626v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of the Off-Stoichiometric Epoxy/Amine Ratio on the Curing Kinetics and Properties of Space-Grade Disulfide-Based Vitrimer Resins</w:t>
               </w:r>
@@ -1142,90 +1142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanillin-based dual dynamic epoxy building block: a promising accelerator for disulfide vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Guggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1674,90 +1674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanillin-Based Epoxy Vitrimers: Looking at the Cystamine Hardener from a Different Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Guggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2304,408 +2304,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Guerre</w:t>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Totée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182909v1</w:t>
+                <w:t xml:space="preserve">hal-03377919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of (Non)‐Fluorinated Vitrimers through Dynamic Transamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher N. Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (7), pp.2000644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.202000644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Lopez</w:t>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377919v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaddition Synthesis Using Alkyne Esters for the Design of Vinylogous Urethane Vitrimers</w:t>
               </w:r>
@@ -2825,77 +2825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Adaptable Networks Using β-Amino Esters as Thermally Reversible Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (24), pp.9140-9150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,103 +2929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zeliouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
@@ -3057,360 +3057,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One-pot” aminolysis/thia-Michael addition preparation of well-defined amphiphilic PVDF-b-PEG-b-PVDF triblock copolymers: self-assembly behaviour in mixed solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrimers: directing chemical reactivity to control material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Folgado</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9py00970a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (19), pp.4855-4870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC01069C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462556v1</w:t>
+                <w:t xml:space="preserve">hal-02614108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimers: directing chemical reactivity to control material properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“One-pot” aminolysis/thia-Michael addition preparation of well-defined amphiphilic PVDF-b-PEG-b-PVDF triblock copolymers: self-assembly behaviour in mixed solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Taplan</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Winne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (19), pp.4855-4870. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC01069C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9py00970a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614108v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the polymer matrix on the viscoelastic behaviour of vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Spiesschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (33), pp.5377-5385. </w:t>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ives de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Paepegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (7), pp.2485-2495. </w:t>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Stacking Interactions of Graphene-Coated Cobalt Magnetic Nanoparticles with Pyrene-Tagged Dendritic Poly(Vinylidene Fluoride)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineto Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,525 +3978,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
+                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qizhi Yang</w:t>
+                <w:t xml:space="preserve">Demetris Apostolides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas S. Patrickios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamasa Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (7), pp.2476 - 2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901174v1</w:t>
+                <w:t xml:space="preserve">hal-01762427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takamasa Sakai</w:t>
+                <w:t xml:space="preserve">Qizhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (7), pp.2476 - 2488. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762427v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Renaud Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834218v1</w:t>
+                <w:t xml:space="preserve">hal-02406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Filip Du Prez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406353v1</w:t>
+                <w:t xml:space="preserve">hal-01834218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godiard Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4898,77 +4898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (34), pp.5203-5211. </w:t>
@@ -5032,77 +5032,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineto Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.393−398. </w:t>
@@ -5179,64 +5179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217, pp.2275−2285. </w:t>
@@ -5286,51 +5286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined poly(vinylidene fluoride) (PVDF) based-dendrimers synthesized by click chemistry: enhanced crystallinity of PVDF and increased hydrophobicity of PVDF films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,360 +5414,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT synthesis of well-defined PVDF-b-PVAc block copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amphiphilic PEG-b-PFPE-b-PEG triblock copolymer: synthesis by CuAAC click chemistry and self-assembly in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo Poli</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py01247g⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5py01621e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398180v1</w:t>
+                <w:t xml:space="preserve">hal-01257791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic PEG-b-PFPE-b-PEG triblock copolymer: synthesis by CuAAC click chemistry and self-assembly in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAFT synthesis of well-defined PVDF-b-PVAc block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ishi Talmon,</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.402-409. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5py01621e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py01247g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257791v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Vinylidene Fluoride RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5808,338 +5808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of high quality single crystals of strontium doped (Nd,Pr)-nickelates, Nd$_{2−x}$Sr$_x$NiO$_{4+δ}$ and Pr$_{2−x}$SrxNiO$_{4+δ}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Campagne</w:t>
+                <w:t xml:space="preserve">Olivia Wahyudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+                <w:t xml:space="preserve">Monica Ceretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">Isabelle Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01528⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (33), pp.6278-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00906e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897225v1</w:t>
+                <w:t xml:space="preserve">hal-01171021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality single crystals of strontium doped (Nd,Pr)-nickelates, Nd$_{2−x}$Sr$_x$NiO$_{4+δ}$ and Pr$_{2−x}$SrxNiO$_{4+δ}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Ceretti</w:t>
+                <w:t xml:space="preserve">Deeper Insight into the MADIX Polymerization of Vinylidene Fluoride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Weill</w:t>
+                <w:t xml:space="preserve">Benjamin Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cousson</w:t>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Karine Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (33), pp.6278-6285. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce00906e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171021v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of poly(vinylidene fluoride) methacrylate macromonomers via thia-Michael addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,64 +6356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylogous Urethane Vitrimers with a Dual Temperature Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip E. Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fluoropolymers synthesis and macromolecular engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Filip DUPREZ, May 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>