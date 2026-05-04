--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -872,689 +872,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2‐Cyanopropan‐2‐yl versus 1‐Cyanocyclohex‐1‐yl Leaving Group: Comparing Reactivities of Symmetrical Trithiocarbonates in RAFT Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Labastie</w:t>
+                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Odnoroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (19), pp.2400317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578740v1</w:t>
+                <w:t xml:space="preserve">hal-04698384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of high molar mass all-(meth)acrylic thermoplastic elastomers by photo-iniferter RAFT polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Odnoroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (47), pp.4888-4893. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py01123f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanillin-based dual dynamic epoxy building block: a promising accelerator for disulfide vitrimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine de Calbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00038b⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533696v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation of Thermoplastic Elastomers from Narrowly Dispersed All-(Meth)acrylic ABA Triblock Copolymers Made by RAFT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Guerre</w:t>
+                <w:t xml:space="preserve">Vanillin-based dual dynamic epoxy building block: a promising accelerator for disulfide vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Guggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Magliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Malburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01233⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (13), pp.1347-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00038b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829948v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2‐Cyanopropan‐2‐yl versus 1‐Cyanocyclohex‐1‐yl Leaving Group: Comparing Reactivities of Symmetrical Trithiocarbonates in RAFT Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">New Generation of Thermoplastic Elastomers from Narrowly Dispersed All-(Meth)acrylic ABA Triblock Copolymers Made by RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Odnoroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (19), pp.2400317. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (20), pp.9565-9575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202400317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698384v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Limits of High- T g Epoxy Vitrimers Produced through Resin-Transfer Molding</w:t>
               </w:r>
@@ -1936,1217 +1936,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.e202100945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826938v1</w:t>
+                <w:t xml:space="preserve">hal-03516068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.e202100945. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516068v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azo-Derived Symmetrical Trithiocarbonate for Unprecedented RAFT Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zeliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c10031⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566047v1</w:t>
+                <w:t xml:space="preserve">hal-03188630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent Adaptable Networks Using β-Amino Esters as Thermally Reversible Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (24), pp.9140-9150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c03316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377919v2</w:t>
+                <w:t xml:space="preserve">hal-03259626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of (Non)‐Fluorinated Vitrimers through Dynamic Transamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Taplan</w:t>
+                <w:t xml:space="preserve">Azo-Derived Symmetrical Trithiocarbonate for Unprecedented RAFT Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Odnoroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202000644⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (49), pp.20585-20590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093836v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution self-assembly of fluorinated polymers, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Totée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00221J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182909v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaddition Synthesis Using Alkyne Esters for the Design of Vinylogous Urethane Vitrimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Niels van Herck</w:t>
+                <w:t xml:space="preserve">Surface Modification of (Non)‐Fluorinated Vitrimers through Dynamic Transamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher N. Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c01049⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (7), pp.2000644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202000644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347163v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Adaptable Networks Using β-Amino Esters as Thermally Reversible Building Blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Taplan</w:t>
+                <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c03316⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2271-2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259626v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
+                <w:t xml:space="preserve">Polyaddition Synthesis Using Alkyne Esters for the Design of Vinylogous Urethane Vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Spiesschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Danneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels van Herck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Zeliouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Totée</w:t>
+                <w:t xml:space="preserve">Guillaume Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (17), pp.7931-7942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188630v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimers: directing chemical reactivity to control material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (19), pp.4855-4870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3314,64 +3314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the polymer matrix on the viscoelastic behaviour of vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Spiesschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Curing Agents for Amine-Hardened Epoxy Vitrimers with Short (Re)processing Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Spiesschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Adaptable Networks with Tunable Exchange Rates Based on Reversible Thiol-yne Cross-Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels van Herck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederick Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,1679 +3844,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PEVE-b-P(CTFE-alt-EVE) block copolymers by sequential cationic and radical RAFT polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.352-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py01924f⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687768v1</w:t>
+                <w:t xml:space="preserve">hal-01834218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762427v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of PEVE-b-P(CTFE-alt-EVE) block copolymers by sequential cationic and radical RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineto Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.352-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py01924f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901174v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Model Amphiphilic Polymer Conetworks Based on Four-Arm Stars of Poly(vinylidene fluoride) and Poly(ethylene glycol): Synthesis and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Apostolides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas S. Patrickios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamasa Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (7), pp.2476 - 2488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406353v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
+                <w:t xml:space="preserve">Thermal and photo-RAFT polymerization of 2,2,2-trifluoroethyl α-fluoroacrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+                <w:t xml:space="preserve">Qizhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00571K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834218v1</w:t>
+                <w:t xml:space="preserve">hal-01901174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
+                <w:t xml:space="preserve">Combination of Cationic and Radical RAFT Polymerizations: A Versatile Route to Well-Defined Poly(ethyl vinyl ether)-blockpoly(vinylidenefluoride) Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineto Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py02203k⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.393−398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480928v1</w:t>
+                <w:t xml:space="preserve">hal-01495515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinked PVDF-based star polymer coatings: an all-in-one alternative to PVDF/PMMA blends for outdoor applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godiard Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.3045-3049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00580f⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.1477-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py02203k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01527828v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amphiphilic poly(vinylidenefluoride)-bpoly(vinyl alcohol) block copolymer: synthesis and self-assembly in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocrosslinked PVDF-based star polymer coatings: an all-in-one alternative to PVDF/PMMA blends for outdoor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1125-1128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py02137a⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.3045-3049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00580f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471050v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01527828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of poly(vinylidene fluoride)-blockpoly(2-(dimethylamino)ethylmethacrylate) block copolymers prepared by CuAAC click coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (34), pp.5203-5211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7py00346c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Cationic and Radical RAFT Polymerizations: A Versatile Route to Well-Defined Poly(ethyl vinyl ether)-blockpoly(vinylidenefluoride) Block Copolymers</w:t>
+                <w:t xml:space="preserve">An amphiphilic poly(vinylidenefluoride)-bpoly(vinyl alcohol) block copolymer: synthesis and self-assembly in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishi Talmon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.393−398. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1125-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.7b00150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py02137a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495515v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey into the Microstructure of PVDF Made by RAFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined poly(vinylidene fluoride) (PVDF) based-dendrimers synthesized by click chemistry: enhanced crystallinity of PVDF and increased hydrophobicity of PVDF films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Folgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Lopez</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 217, pp.2275−2285. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.5625-5629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201600109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01167E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386325v1</w:t>
+                <w:t xml:space="preserve">hal-01390698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined poly(vinylidene fluoride) (PVDF) based-dendrimers synthesized by click chemistry: enhanced crystallinity of PVDF and increased hydrophobicity of PVDF films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Journey into the Microstructure of PVDF Made by RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.2275−2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY01167E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An amphiphilic PEG-b-PFPE-b-PEG triblock copolymer: synthesis by CuAAC click chemistry and self-assembly in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.402-409. </w:t>
@@ -5580,77 +5580,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5710,77 +5710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.5386−5396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
@@ -6095,64 +6095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of poly(vinylidene fluoride) methacrylate macromonomers via thia-Michael addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylogous Urethane Vitrimers with a Dual Temperature Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fluoropolymers synthesis and macromolecular engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,64 +6589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight Into the RDRP Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Filip DUPREZ, May 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>