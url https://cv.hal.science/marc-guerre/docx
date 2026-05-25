--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1006,291 +1006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of high molar mass all-(meth)acrylic thermoplastic elastomers by photo-iniferter RAFT polymerisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine de Calbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Kurowska</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (47), pp.4888-4893. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py01123f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924379v1</w:t>
+                <w:t xml:space="preserve">hal-04578740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Formulation for Resin Transfer Molding: Reactivity, Process, and Material Characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of high molar mass all-(meth)acrylic thermoplastic elastomers by photo-iniferter RAFT polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Izabela Kurowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Odnoroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.6087-6095. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (47), pp.4888-4893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c00796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4py01123f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578740v1</w:t>
+                <w:t xml:space="preserve">hal-04924379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanillin-based dual dynamic epoxy building block: a promising accelerator for disulfide vitrimers</w:t>
               </w:r>
@@ -1936,499 +1936,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516068v1</w:t>
+                <w:t xml:space="preserve">hal-03826938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer composites: current status and future challenges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting from Fluoropolymers Using ATRP: What is Missing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.e202100945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ma00654e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826938v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
+                <w:t xml:space="preserve">Covalent Adaptable Networks Using β-Amino Esters as Thermally Reversible Building Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouad</w:t>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Zeliouche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (24), pp.9140-9150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c03316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188630v1</w:t>
+                <w:t xml:space="preserve">hal-03259626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Adaptable Networks Using β-Amino Esters as Thermally Reversible Building Blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR investigations of polytrifluoroethylene (PTrFE) synthesized by RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zeliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Taplan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Guerre</w:t>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Du Prez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Totée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (24), pp.9140-9150. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.2293-2304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c03316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PY01753A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259626v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azo-Derived Symmetrical Trithiocarbonate for Unprecedented RAFT Control</w:t>
               </w:r>
@@ -2574,77 +2574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (27), pp.3852-3877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,90 +2678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of (Non)‐Fluorinated Vitrimers through Dynamic Transamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher N. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (7), pp.2000644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2795,77 +2795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT Polymerisation of Trifluoroethylene: The importance of understanding reverse additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,77 +3076,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimers: directing chemical reactivity to control material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (19), pp.4855-4870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,51 +3327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the polymer matrix on the viscoelastic behaviour of vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Spiesschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,274 +3844,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Taplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Renaud Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Winne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834218v1</w:t>
+                <w:t xml:space="preserve">hal-02406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Vitrimer Elastomers with a Dual Temperature Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of 2-(trifluoromethyl)acrylate-containing block copolymers via RAFT polymerization using a universal chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Taplan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Filip Du Prez</w:t>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (41), pp.13272-13284. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.3511 - 3521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b07094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py00655e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406353v1</w:t>
+                <w:t xml:space="preserve">hal-01834218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PEVE-b-P(CTFE-alt-EVE) block copolymers by sequential cationic and radical RAFT polymerization</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineto Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4391,64 +4391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qizhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (24), pp.3388 - 3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4521,64 +4521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineto Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Folgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.393−398. </w:t>
@@ -4629,90 +4629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization-induced self-assembly of PVAc-b-PVDF block copolymersvia RAFT dispersion polymerization of vinylidene fluoride in dimethyl carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godiard Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (9), pp.1477-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4772,77 +4772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.3045-3049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4889,90 +4889,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of poly(vinylidene fluoride)-blockpoly(2-(dimethylamino)ethylmethacrylate) block copolymers prepared by CuAAC click coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (34), pp.5203-5211. </w:t>
@@ -5049,64 +5049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1125-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,64 +5313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Soulestin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Totée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217, pp.2275−2285. </w:t>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishi Talmon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.402-409. </w:t>
@@ -5580,77 +5580,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (45), pp.6918 - 6933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5710,77 +5710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Wahidur Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.5386−5396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (21), pp.7810 - 7822. </w:t>
@@ -6095,64 +6095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of poly(vinylidene fluoride) methacrylate macromonomers via thia-Michael addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinylogous Urethane Vitrimers with a Dual Temperature Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Taplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Winne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in fluoropolymers synthesis and macromolecular engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,64 +6589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Insight Into the RDRP Polymerization of Vinylidene Fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof Filip DUPREZ, May 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stasiuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py01081k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Albertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.172399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guggari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Magliozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Malburet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01872b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine de Calbiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sfar Zbed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broutelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schenk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112674" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Ivanchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Rolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Kroeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04578740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01123f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00038b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01233" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04219854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Houck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Elizalde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00654e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Taplan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c03316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zeliouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01753A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00221J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Bowman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000644" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01754j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Spiesschaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Danneels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Herck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Winne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC01069C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00970a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stricker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00114G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives de Baere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Paepegem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800471" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Maes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Unal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nicola&#255;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Banerjee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00655e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mineto Uchiyama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py01924f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Patrickios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Sakai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00571K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00150" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godiard Franck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02203k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01527828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00580f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00346c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Talmon," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py02137a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01167E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulestin," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBCKQJWL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01621e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wahidur Rahaman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01247g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wahyudi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceretti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00906e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01651g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02313645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tot&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>