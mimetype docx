--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -283,307 +283,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Ultrafast Photoluminescence Spectroscopy: Integration of Transient Grating Optical Gate and Advanced Femtosecond Laser Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order- and multimode properties of nonlinear multipass cells for temporal compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao-Yang Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lavenu</w:t>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c03373⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.540948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930652v1</w:t>
+                <w:t xml:space="preserve">hal-04989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate pulse-to-pulse stability measurement for femtosecond lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.557987⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (17), pp.174201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336222v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy soliton frequency shifting in a nitrogen-filled multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -592,384 +596,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (21), pp.6714-6717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.568548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate pulse-to-pulse stability measurement for femtosecond lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (10), pp.20410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.557987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004811v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order- and multimode properties of nonlinear multipass cells for temporal compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gautier Parize</w:t>
+                <w:t xml:space="preserve">Next-Generation Ultrafast Photoluminescence Spectroscopy: Integration of Transient Grating Optical Gate and Advanced Femtosecond Laser Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Yang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi-Cheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+                <w:t xml:space="preserve">Loïc Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (3), pp.631. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.1081-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.540948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c03373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989895v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal pulse shaping technique for nonlinear frequency shifting</w:t>
               </w:r>
@@ -1089,51 +1089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the efficiency of intrapulse difference frequency generation by pulse shaping and recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Jonusas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,77 +1223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse upconversion for femtosecond mid-infrared spectroscopy at 100 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (5), pp.930-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2021,779 +2021,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-broadband THz pulses with electric field amplitude exceeding 100 kV/cm at a 200 kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonusas</w:t>
+                <w:t xml:space="preserve">Niloufar Nilforoushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Natile</w:t>
+                <w:t xml:space="preserve">Thibault Apretna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (9), pp.15556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.453105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791716v1</w:t>
+                <w:t xml:space="preserve">hal-03798023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broadband THz pulses with electric field amplitude exceeding 100 kV/cm at a 200 kHz repetition rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chao Song</w:t>
+                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">M. Jonusas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">A. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (9), pp.15556. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.453105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798023v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of milliJoule energy Ti:Sa femtosecond pulses in a multipass cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Cheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Réau</w:t>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.442707⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449702v1</w:t>
+                <w:t xml:space="preserve">hal-03137038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced extreme ultraviolet high-harmonic generation from chromium-doped magnesium oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of milliJoule energy Ti:Sa femtosecond pulses in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hergott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V E Nefedova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Franz</w:t>
+                <w:t xml:space="preserve">Fabrice Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047421⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (20), pp.5264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.442707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281632v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Enhanced extreme ultraviolet high-harmonic generation from chromium-doped magnesium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V E Nefedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tancogne-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Daher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">D Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.732-738. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (20), pp.201103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0047421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137038v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman wavelength conversion in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (14), pp.3380-3383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (11), pp.16261-16269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,77 +2983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (12), pp.2100220. </w:t>
@@ -3104,90 +3104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid pulse propagation model and quasi-phase-matched four-wave mixing in multipass cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (10), pp.2982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3221,77 +3221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral compression in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,90 +3355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipass cells: 1D numerical model and investigation of spatio-spectral couplings at high nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer W. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3528,51 +3528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3904,77 +3904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-compression in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (10), pp.2252-2255. </w:t>
@@ -4565,51 +4565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear temporal compression in multi-pass cells: theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,51 +5140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (22), pp.25329-25336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5352,90 +5352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradiction within wave optics and its solution within a particle picture: comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,831 +5610,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid high-energy high-power pulsewidth-tunable picosecond source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear compression of high energy fiber amplifier pulses in air-filled hypocycloid-core Kagome fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pouysegur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Achut Giree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Machinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005184⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.7416-7423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.007416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306667v1</w:t>
+                <w:t xml:space="preserve">hal-01163889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermance Jacqmin</w:t>
+                <w:t xml:space="preserve">Coherent beam combining with an ultrafast multicore Yb-doped fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.5406-5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.005406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120355v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High average power 600 μ J ultrafast fiber laser for micromachining application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy chirped- and divided-pulse Sagnac femtosecond fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clemens Hoenninger</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mottay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Khanh-Linh Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2351/1.4906471⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676545v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy chirped- and divided-pulse Sagnac femtosecond fiber amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High average power 600 μ J ultrafast fiber laser for micromachining application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hoenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (SI), pp.S29301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.4906471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120352v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining with an ultrafast multicore Yb-doped fiber amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermance Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.005406⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120367v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compression of high energy fiber amplifier pulses in air-filled hypocycloid-core Kagome fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid high-energy high-power pulsewidth-tunable picosecond source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Machinet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (6), pp.7416-7423. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5184-5187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.007416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163889v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral pulse synthesis in large-scale ultrafast coherent combining systems</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120357v1</w:t>
@@ -6816,295 +6816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of limitations in divided-pulse nonlinear compression and amplification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICAN as a new laser paradigm for high energy, high average power femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">W. Brocklesby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Limpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2313920⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (6), pp.1189-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069011v1</w:t>
+                <w:t xml:space="preserve">hal-01069004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICAN as a new laser paradigm for high energy, high average power femtosecond pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens Limpert</w:t>
+                <w:t xml:space="preserve">Analysis of limitations in divided-pulse nonlinear compression and amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 223 (6), pp.1189-1195. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.7600405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2014-02172-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2313920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069004v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High repetition rate Yb:CaF2 multipass amplifiers operating in the 100 mJ range</w:t>
               </w:r>
@@ -7218,459 +7218,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact, simple and robust cross polarized wave generation source of few-cycle, high-contrast pulses for seeding petawatt-class laser systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+                <w:t xml:space="preserve">Energy scaling of a nonlinear compression setup using passive coherent combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Friebel</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002607⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (21), pp.4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.004437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904513v1</w:t>
+                <w:t xml:space="preserve">hal-00925384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-channel pulse synthesis to overcome gain narrowing in femtosecond fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (24), pp.5430-5433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.38.005430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy scaling of a nonlinear compression setup using passive coherent combining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+                <w:t xml:space="preserve">Compact, simple and robust cross polarized wave generation source of few-cycle, high-contrast pulses for seeding petawatt-class laser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (21), pp.4437. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.2607-2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.004437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925384v1</w:t>
+                <w:t xml:space="preserve">hal-00904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (2), pp.106-108</w:t>
@@ -7870,605 +7870,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources laser à fibre et applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Alahyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.E6450</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812579v1</w:t>
+                <w:t xml:space="preserve">hal-00802114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent combination of two ultrafast rod type fiber chirped pulse amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of spectral phase mismatch on femtosecond coherent beam combining systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.1460</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.650-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702173v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High peak-power stretcher-free femtosecond fiber amplifier using passive spatio-temporal coherent combining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (19), pp.26705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.021627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources laser à fibre et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (2), pp.42-47</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.E6450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802114v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spectral phase mismatch on femtosecond coherent beam combining systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive coherent combination of two ultrafast rod type fiber chirped pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.650-652</w:t>
+              <w:t xml:space="preserve">, 2012, pp.1460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702163v1</w:t>
+                <w:t xml:space="preserve">hal-00702173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete measurement of fiber modal content by wavefront analysis</w:t>
               </w:r>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.4074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8569,527 +8569,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
+                <w:t xml:space="preserve">Coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (20), pp.4023-4025</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (5), pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702157v1</w:t>
+                <w:t xml:space="preserve">hal-00609851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la lumière infrarouge pour guider les biopsies de la prostate</w:t>
+                <w:t xml:space="preserve">A bimodal fluorescence and ultrasound probe to guide prostate biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hervé</w:t>
+                <w:t xml:space="preserve">L. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laidevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Dinten</w:t>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.123 - 125</w:t>
+              <w:t xml:space="preserve">, 2011, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985942v1</w:t>
+                <w:t xml:space="preserve">hal-00812585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bimodal fluorescence and ultrasound probe to guide prostate biopsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+                <w:t xml:space="preserve">Passive coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.123</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (20), pp.4023-4025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812585v1</w:t>
+                <w:t xml:space="preserve">hal-00702157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+                <w:t xml:space="preserve">De la lumière infrarouge pour guider les biopsies de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laidevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (5), pp.621</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.123 - 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609851v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal cleaning of a high energy fiber-based ultrafast laser using cross-polarized wave generation</w:t>
               </w:r>
@@ -9101,64 +9101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9385,51 +9385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (9), pp.1428 - 1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9454,64 +9454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (8), pp.1293-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9854,90 +9854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse laser surgery of the cornea and the sclera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9994,731 +9994,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed nonlinear fiber chirped-pulse amplifier system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diode-pumped 99 fs Yb : CaF2 oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.1474-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519900v1</w:t>
+                <w:t xml:space="preserve">hal-00452060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Gain Narrowing by Self-Phase Modulation in High-Energy Ultrafast Fiber Chirped-Pulse Amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Nonlinear compression in a rod-type fiber for high energy ultrashort pulse generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (1), pp.182 - 186</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.11155 - 11160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519843v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked operation of a diode-pumped femtosecond Yb : SrF2 laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microjoule femtosecond ﬁber laser at 1.6 µm for corneal surgery applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (15), pp.2354-2356</w:t>
+              <w:t xml:space="preserve">, 2009, 34 (13), pp.1991-1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452030v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microjoule femtosecond ﬁber laser at 1.6 µm for corneal surgery applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
+                <w:t xml:space="preserve">Compensation of Gain Narrowing by Self-Phase Modulation in High-Energy Ultrafast Fiber Chirped-Pulse Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (13), pp.1991-1993</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.182 - 186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533549v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped 99 fs Yb : CaF2 oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Friebel</w:t>
+                <w:t xml:space="preserve">Distributed nonlinear fiber chirped-pulse amplifier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.10835 - 10840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452060v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compression in a rod-type fiber for high energy ultrashort pulse generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Mode-locked operation of a diode-pumped femtosecond Yb : SrF2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (3), pp.11155 - 11160</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (15), pp.2354-2356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519903v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase and amplitude control of a multimode LMA fiber beam by use of digital holography</w:t>
               </w:r>
@@ -10743,51 +10743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10829,51 +10829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort-pulse laser eye surgery uses fiber technology at 1.6 microns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10963,90 +10963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-repetition-rate femtosecond operation in extended-cavity mode-locked Yb:CALGO laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boudeile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11082,812 +11082,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond polarized supercontinuum generation controlled by intermodal four-wave mixing for fluorescence lifetime imaging microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blandin</w:t>
+                <w:t xml:space="preserve">Active spectral phase control by use of an acousto-optic programmable ﬁlter in high-repetition-rate sub-80 fs nonlinear ﬁber ampliﬁers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16, pp.18844-18849</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (13), pp 1431-1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567449v1</w:t>
+                <w:t xml:space="preserve">hal-00533393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct amplification of femtosecond pulses in ytterbium-doped fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active spectral phase control by use of an acousto-optic programmable ﬁlter in high-repetition-rate sub-80 fs nonlinear ﬁber ampliﬁers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Martial</w:t>
+                <w:t xml:space="preserve">Picosecond polarized supercontinuum generation controlled by intermodal four-wave mixing for fluorescence lifetime imaging microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (13), pp 1431-1433</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.18844-18849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533393v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient versatile-repetition-rate picosecond source for material processing applications</w:t>
+                <w:t xml:space="preserve">Two-port vectorial terahertz electro-opticsampling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Gerhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blandin</w:t>
+                <w:t xml:space="preserve">L. Meignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (7), pp 967-974</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.131103-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531818v1</w:t>
+                <w:t xml:space="preserve">hal-00393979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-port vectorial terahertz electro-opticsampling system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient versatile-repetition-rate picosecond source for material processing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">Christoph Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.131103-1-3</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (7), pp 967-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393979v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretcher-free high energy nonlinear ampliﬁcation of femtosecond pulses in rod-type ﬁbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11949,471 +11949,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible supercontinuum generation controlled by intermodal four-wave mixing in micro-structured fibre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Generation of 63 fs 4.1 MW peak power pulses from a parabolic fiber amplifier operated beyond the gain bandwidth limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32 (15), pp.2713-2715</w:t>
+              <w:t xml:space="preserve">, 2007, pp.2520-2522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169670v1</w:t>
+                <w:t xml:space="preserve">hal-00533444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order spectral phase compensation in parabolic pulse compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (15), pp.9372-9377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 63 fs 4.1 MW peak power pulses from a parabolic fiber amplifier operated beyond the gain bandwidth limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+                <w:t xml:space="preserve">Visible supercontinuum generation controlled by intermodal four-wave mixing in micro-structured fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.2520-2522</w:t>
+              <w:t xml:space="preserve">, 2007, 32 (15), pp.2713-2715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533444v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave and femtosecond laser operation of Yb:CaGdAlO4 under high-power diode pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boudeile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (7), pp.2783-2790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12708,51 +12708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining architectures for high-power laser diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,51 +12760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IET Digital Library. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in High-Power Fiber and Diode Laser Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -12846,90 +12846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining in the femtosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coherent laser beam combining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.277, 2013, 978-3-527-41150-4</w:t>
@@ -13127,51 +13127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.587426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04930652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yang Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Cheng Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Han Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c03373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.557987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.540948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonusas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08162-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04192119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Omoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04411544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03281632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Nefedova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Navarrete" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03251566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.424141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01788352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.0000A6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009528" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007530" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01292076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/6/062004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.025329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005184" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4906471" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Linh Mai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achut Giree" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Machinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.007416" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#246;nninger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02563-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2313920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brocklesby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nilsson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schreiber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02172-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Friebel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2344039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002607" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005430" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925384v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004437" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.021627" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paurisse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985942v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debourdeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidevant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herve" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519933v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519843v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudeile" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001474" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567449v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531818v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangeney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531815v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boullet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533444v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700690v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872137v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boivin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gee-Kung Chang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Barry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504699v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.002783" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00909039v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.587426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.540948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.557987" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04930652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yang Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Cheng Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Han Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wagner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c03373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonusas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08162-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04192119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Omoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04411544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798023v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03281632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Nefedova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Navarrete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047421" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03251566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.424141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01788352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.0000A6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009528" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007530" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01292076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/6/062004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.025329" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achut Giree" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Machinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.007416" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Linh Mai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4906471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306667v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#246;nninger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02563-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brocklesby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nilsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schreiber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02172-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2313920" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Friebel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2344039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004437" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005430" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002607" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.021627" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812579v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paurisse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609851v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812585v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debourdeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidevant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985942v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519933v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudeile" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001474" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519903v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519843v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533393v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519840v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567449v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blandin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mangeney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531815v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boullet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533444v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700690v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872137v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boivin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gee-Kung Chang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Barry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504699v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.002783" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00909039v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>